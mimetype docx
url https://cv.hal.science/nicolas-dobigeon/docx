--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Dobigeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Dobigeon a reçu le Diplôme d'Ingénieur en Électronique de l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEEIHT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le D.E.A. (Master Recherche) en Traitement du Signal de l'</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut National Polytechnique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INP Toulouse) en Juin 2004. En 2007, il a obtenu un Doctorat en Traitement du Signal de l'INP de Toulouse et, en 2012, il a reçu l'Habilitation à Diriger des Recherches (HDR) de l'INP de Toulouse. De 2007 à 2008, il a été chercheur post-doctoral associé au Département Electrical Engineering and Computer Science de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Michigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à Ann Arbor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il a été nommé à l'Institut National Polytechnique de Toulouse (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, INP-ENSEEIHT) où il est actuellement Professeur. Il mène ses activités de recherche au sein de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal et Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR CNRS 5505) et et est aussi membre associé de l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Optimisation Complexité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AOC) du LabEx </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il porte une Chaire à l'Institut Interdisciplinaire d'Intelligence Artificielle 3IA </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANITI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Artificial and Natural Intelligence Toulouse Institute) et est Membre Honoraire de l'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IUF, Promotion Junior 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche concernent principalement le traitement statistique du signal et des images, avec un intérêt particulier pour les problèmes inverses bayésiens rencontrés en télédétection, imagerie médicale et microscopie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Area Editor pour </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Trans. Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022), responsable adjoint du Département </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux et Images</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRIT (depuis 2017), et membre du groupe d'animation de l'axe stratégique &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; à l'Université Fédérale Toulouse Midi-Pyrénées (depuis 2020). Il est le responsable de la formation de spécialité &amp;quot;</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle pour le Traitement de l'Information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; à l'INP-ENSEEIHT (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il était Éditeur Associé pour </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Trans. Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2022), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020) et </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2020), membre du comité technique </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTM TC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de IEEE Signal Processing Society (2018-2020), membre du Comité de Direction du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR-ISIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2018), membre nommé puis élu au </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNU-Section 61, 2012-2016) et élu au Conseil Scientifique de Toulouse INP (2014-2016). Il a également été en charge la formation de spécialité &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du Signal et des Images</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; au sein du Département Electronique de l'INP-ENSEEIHT (2011-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est IEEE Senior Member et membre de European Laboratory for Learning and Intelligent Systems (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">----</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Webpage: </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ndobigeon.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar Profile: </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=YPQFwDYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determined Blind Source Separation with Sinkhorn Divergence-based Optimal Allocation of the Source Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanzheng Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingdong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.3961-3974. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLPRO.2025.3609150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-modality SEM-Raman smart scanning for fast hyperspectral Raman micro-imaging – application to bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mabilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.935-948. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/boe.551298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive SNR protocol to accelerate Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ruckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (13), pp.28511-28525. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.560295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization by denoising: Bayesian model and Langevin-within-split Gibbs sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.221-234. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2024.3520012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Simplex-Structured Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3611695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing flow sampling with Langevin dynamics in the latent space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 1-26. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-024-06623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Split Gibbs Sampler: Embedding Deep Generative Priors in Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.3496-3507. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2024.3404338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixels meet essential spectra for fast Raman hyperspectral microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mabilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Coic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.509736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE-RED: A Hyperspectral Unmixing Framework Powered by Deep Autoencoder and Regularization by Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.5512115. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3377472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly spectral unmixing based on Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.105252. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFI-DRUnet: Restoring dynamic spectra corrupted by radio frequency interference—Application to pulsar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.100822. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2024.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD-GAN: A robust fusion-based generative adversarial network for unsupervised remote sensing change detection with heterogeneous sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ju Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding-Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Zhu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.102313. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Essential Information in the Fourier Domain to Accelerate Raman Hyperspectral Microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Coic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (42), pp.15497-15504. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Deep Generative Model-Based Spatial Regularization for Multiband Imaging Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5692-5704. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3321460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Spatial–Spectral NMF for Hyperspectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.5505305. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2023.3282218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartment model-based nonlinear unmixing for kinetic analysis of dynamic PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.102689. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial–Spectral Multiscale Sparse Unmixing for Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3328370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Simplex Component Analysis by Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerya Granot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvi Diskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Wiesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.683-687. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2023.3282166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-CNN Framework for Hyperspectral Unmixing with Spectral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaikai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3141387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional Gaussian sampling: a review and a unifying approach based on a stochastic proximal point algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.3-56. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1371026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted residual NMF with spatial regularization for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (June 2022), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3182042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hyperspectral Unmixing Using a Multiscale Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3217872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably robust blind source separation of linear-quadratic near-separable mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1848-1889. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1382878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically Exact Data Augmentation: Models, Properties, and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2020.1826954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix cofactorization for joint representation learning and supervised classification : application to hyperspectral image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 385, pp.132-147. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2019.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fusion algorithms for unsupervised change detection between multi-band optical images — A comprehensive case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.293-317. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2020.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Cofactorization for Joint Spatial–Spectral Unmixing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (7), pp.4915-4927. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.2968541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Sparse Nonnegative Matrix Factorization for Hyperspectral Unmixing with Spectral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), pp.2326. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12142326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated JWST data sets for multispectral and hyperspectral image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab9301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reconstruction of atomic-scale STEM-EELS images from sparse sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.112993. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.112993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and Multispectral Image Fusion Under Spectrally Varying Spatial Blurs – Application to High Dimensional Infrared Astronomical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2020.3022825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using adaptive bundles and double sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.3980-3992. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2889256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-and-augmented Gibbs sampler - Application to large-scale inference problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2894825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric model for unsupervised joint segmentation of a collection of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.12017-12018. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2936541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis of dynamic PET images: beyond Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (9), pp.2231-2241. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2019.2906828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Asynchronous Distributed Unmixing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2009-2021. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2870486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian image analysis: From low-level modeling to robust supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled dictionary learning for unsupervised change detection between multimodal remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear unmixing of hyperspectral images using multiple-kernel self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheera Rashwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Sheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2190-2195. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes between optical images of different spatial and spectral resolutions: a fusion-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.1566-1578. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2765348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue on quality improvements of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanfeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.687-690. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2807998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image unmixing with LiDAR data-aided spatial regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (7), pp.4098-4108. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2823419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled multi-band images - Application to STEM-EELS Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2018.2866961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical Bayesian model accounting for endmember variability and abrupt spectral changes to unmix multitemporal hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2777484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fusion of multi-band images with different spatial and spectral resolutions for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.175-186. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2692645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-and-merge approach for hyperspectral band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheera Rashwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1378-1382. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2713462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection for the l2-Potts model regularization parameter: 1D piecewise constant signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5215-5224. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2715000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hyperspectral Unmixing in Presence of Nonlinearity or Mismodelling Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 3 (n° 2), pp. 146-159. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2016.2631979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3683-3697. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using a perturbed linear mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2486746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Correction of Glitches in a Multiplexed Multichannel Data Stream—Application to the MADRAS Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 54 (n° 5), pp. 2803-2811. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2505902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Image Fusion Based on Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (12), pp.7236-7249. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2598784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online unmixing of multitemporal hyperspectral images accounting for spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 25 (n° 9), pp. 3979-3990. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2579309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-FUSE: Robust Fast Fusion of Multiband Images Based on Solving a Sylvester Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 23 (n° 11), pp. 1632-1636. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2608858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining local regularity estimation and total variation optimization for scale-free texture segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2016.2594139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian anti-sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2645543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward fast transform learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 114 (n° 2), pp. 195-216. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-014-0771-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862903v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Estimation of the Multifractality Parameter for Image Texture Using a Whittle Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 8), pp. 2540-2551. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2426021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Fusion of Multi-Band Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 9 (n° 6), pp. 1117-1127. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2407855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and multispectral image fusion based on a sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 53 (n° 7), pp. 3658-3668. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2381272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Pansharpening: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Loncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2015.2440094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised unmixing of hyperspectral images accounting for endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.4904--4917. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2471182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fusion of Multi-Band Images Based on Solving a Sylvester Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 11), pp. 4109-4121. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2458572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hyperspectral Unmixing With Robust Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 12), pp. 4810-4819. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2468177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Bayesian estimation of close subspaces from noisy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 21, pp.168-171. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2296138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Cramer-Rao bound of Markov random field parameters: Application to the Ising and the Potts models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 21, pp. 47-50. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2290329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Post-Nonlinear Unmixing of Hyperspectral Images Using a Hamiltonian Monte Carlo Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.2663-2675. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2314022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images: Models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 31, pp. 82-94. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2279274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational semi-blind sparse deconvolution with orthogonal kernel bases and its application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 94, pp. 386-400. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Component Analysis of Hyperspectral Images - Application to Joint Nonlinear Unmixing and Nonlinearity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 23, pp. 2148-2158. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2312616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Nonlinear Mixing Models for Vegetated Areas Using Simulated and Real Hyperspectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 7, pp. 1869-1878. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the granularity coefficient of a Potts-Markov random field within an MCMC algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2249076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Markov random fields for joint unmixing and segmentation of hyperspectral image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 22, pp. 5-16. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.220427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral unmixing of hyperspectral images using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 61, pp. 2442-2453. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2245127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian linear unmixing of gene expression microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee K. Zaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey S. Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 14, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-14-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509--1520. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.3017--3025. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Unmixing Overview: Geometrical, Statistical, and Sparse Regression-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.354-379. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2194696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution of sparse pulse sequences under a minimum distance constraint: a partially collapsed Gibbs sampler method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hlawatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.2727-2743. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2190066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral mixture analysis of EELS spectrum-images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509-1520. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS Decomposition Based Bayesian Subspace Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (8), pp.4210-4218. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2197619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image unmixing using a multiresolution sticky HDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roni Mittelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.1656--1671. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2180718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 21, pp. 3838-3849. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2199505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity detection in hyperspectral images using a polynomial post-nonlinear mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.1267-1276. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum mean square distance estimation of a subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.5709 -5720. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2166548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics of Host Molecular Responses Differentiate Symptomatic and Asymptomatic Influenza A Infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee K. Zaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Woolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing hyperspectral image unmixing with spatial correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4239--4247. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2140119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using a generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4153-4162. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2098414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of linear mixtures using the normal compositional model. Application to hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1403-1413. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2042993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.4003-4013. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2062190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the number of endmembers in hyperspectral images using the normal compositional model and a hierarchical Bayesian algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.582-591. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Orthogonal Component Analysis for Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.2675-2685. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2041594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes bayésiens pour le démélange supervisé, semi-supervisé et non-supervisé d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.79-108. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.27.79-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (9), pp.2059-2070. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2024067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian separation of spectral sources under non-negativity and full additivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Section: Visual Information Analysis for Security, 8 (12), pp.2657-2669. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Bayesian endmember extraction and linear unmixing for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (11), pp.4355-4368. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2025797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Linear Spectral Unmixing Using a Hierarchical Bayesian Model for Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (7), pp.2684--2695. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.917851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised linear spectral unmixing using a hierarchical Bayesian model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (7), pp.2684-2695. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.917851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised linear spectral unmixing using a hierarchical Bayesian model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 56 n° 7., pp. 2684-2695 available on : http://oatao.univ-toulouse.fr/803/1/dobigeon_803.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Piecewise Constant Autoregressive Processes by Using a Hierarchical Model and a Bayesian Sampling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.889090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate astronomical time series : bayesian sampling with a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Multivariate Astronomical Time-Series: Bayesian Sampling with a Hierarchical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.414--423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate astronomical time series : bayesian sampling with a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 55 n° 2., 414-423 available on : http://oatao.univ-toulouse.fr/875/2/Tourneret_875.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of wind speed and direction using a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5603--5621. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Multivariate Astronomical Time Series: Bayesian Sampling With a Hierarchical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of piecewise constant autoregressive processes by using a hierarchical model and a Bayesian sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.889090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep neural network to restore pulsar dynamic spectra corrupted by radio frequency interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.131012J, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian formulation of regularization by denoising - Model and Monte Carlo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, West Lafayette, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly spectral unmixing for real-time hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode MCMC plug-and-play avec a priori génératif profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.173--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning optimal transport between two empirical distributions with normalizing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2207.01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du transport optimal entre distributions empiriques par flux de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian estimation formulation to voxel-based lesion-symptom mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Auzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced-Wasserstein normalizing flows: beyond maximum likelihood training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks (ESANN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2207.05468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed spatial regularizations for fast fusion of astronomical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Nonnegative Projection Algorithm for Linear Quadratic Mixtures (EUSIPCO 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP : European Association for Signal Processing, Jan 2021, Amsterdam (virtual), Netherlands. pp.1951-1955, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection for multimodal remote sensing images via coupled dictionary learning and sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4627-4631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Nonnegative Projection Algorithm for Linear Quadratic Mixtures (iTWIST 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques (iTWIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and multispectral infrared astronomical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Sensor Array and Multichannel Signal Processing (SAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèles augmenté asymptotiquement exact pour la restauration bayésienne d'images dégradées par un bruit de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de spectres-images STEM-EELS partiellement échantillonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de la Société Française des Microscopies (SFU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sampling through Variable Splitting-inspired Bayesian Hierarchical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), May 2019, Brighton, United Kingdom. pp.5037-5041, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On variable splitting for Markov chain Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled STEM-EELS images with atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dobigeon, Toulouse INP, France; Cédric Févotte, CNRS, France, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactorisation de matrices pour le démélange et la classification conjoints d'images hyperspectrales (SFPT-GH 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque du groupe SFPT-GH : Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection (SFPT-GH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Cofactorization for Joint Unmixing and Classification of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Image Restoration under Poisson Noise and Log-concave Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1712-1716, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images: combining spatial heterogeneity and non-Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1373-1377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles augmentés asymptotiquement exacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images multispectrales et hyperspectrales pour l'observation en astronomie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactorisation de matrices pour le démélange et la classification conjoints d'images hyperspectrales (GRETSI 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and multispectral infrared astronomical images (SPARS 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-driven spatial regularization for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1740-1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian model for joint unmixing and robust classification of hyperspectral image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.3399-3404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle bayésien hiérarchique pour le démélange et la classification robuste d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des services écosystémiques dans les paysages agricoles par télédétection hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Bayesian binary logistic regression using the split-and-augmented Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aalborg, Denmark. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fusion-based change detection methods for multi-band images with different spectral and spatial resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Yokoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.5021-5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple endmember mixing model to handle spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled EELS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2018.8747104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection between multi-band images using a robust fusion-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 3346-3350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Subspace Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche distribuée asynchrone pour la factorisation en matrices non-négatives - Application au démélange hyperspectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements par fusion robuste d'images multi-bandes de résolutions spatiale et spectrale différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services assessment using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast hyperspectral unmixing in presence of sparse multiple scattering nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 3111-3115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for smooth and abrupt variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection du paramètre de régularisation dans le problème l2-Potts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation bayésienne du codage antiparcimonieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange d'images TEP dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Tauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle bayésien pour le démélange, la segmentation et la classification robuste d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Swendsen-Wang algorithm for Bayesian nonparametric joint segmentation of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1882-1886, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de spectres-images partiellement échantillonnés en microscopie EELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of randomly and partially sampled STEM spectrum-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis Meeting (M&amp;M 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saint-Louis, Missouri, United States. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian model for joint unmixing, clustering and classification of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images with a PALM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Tauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian-driven criterion to automatically select the regularization parameter in the l1-Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multiple images with shared classes: a Bayesian nonparametrics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on statistical signal processing (SSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic prior for anti-sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on statistical signal processing (SSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Hyperspectral Image Fusion Based on Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp. 1714-1719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images with variability: an online algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp. 3351-3355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSE: a fast multi-band image fusion algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp. 161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind model-based fusion of multi-band and panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany. pp. 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of multispectral and hyperspectral images with unknown sensor spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 698-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach for the joint estimation of the multifractality parameter and integral scale based on the Whittle approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.3886-3890, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 1686-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de variabilité pour le démélange non-supervisé d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing accounting for spatial correlations and endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perturbed linear mixing model accounting for spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 814-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne locale du paramètre de multifractalité à l'aide d'un algorithme de Monte Carlo Hamiltonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bayesian unmixing algorithm for hyperspectral images mitigating endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015, 40th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2469-2473, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of multispectral and hyperspectral images using a block coordinate descent method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of vegetated areas: a model comparison based on simulated and real hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multispectral and hyperspectral images based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal and Image Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp. 1577-1581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Bayesian Variational Scheme to Handle Parameter Selection in Total Variation Signal Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal and Image Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1716-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a multivariate gaussian distribution truncated on a simplex: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2014.6884588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of hyperspectral and multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 3176-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange non-linéaire d'images hyperspectrales : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique de la SFPT-GH - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a fast transform with a dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Namur, Belgium. pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem formulation for regularity estimation in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 6081-6085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical sparsity-smoothness Bayesian model for ℓ0 + ℓ1 + ℓ2 regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 1901-1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust test for nonlinear mixture detection in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 2149-2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation for the multifractality parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 6556-6560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonnegative matrix factorization for nonlinear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne du paramètre de multifractalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hyperspectral unmixing using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian algorithm for unsupervised unmixing of hyperspectral images using a post-nonlinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian linear unmixing for spectral mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Chemometrics in time-resolved and imaging spectroscopy - Instrumental measurements and data analysis" @ PICS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1249--1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of a subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Asilomar Conference on Signals, Systems, and Computers (ASILOMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2011, Pacific Grove, CA, United States. pp.629--633, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational semi-blind sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-IS&amp;T Electronic Imaging (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jan 2012, San Francisco, CA, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting nonlinear mixtures in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2012, Shangai, China. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Bayesian compressed sensing in ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.2600--2604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian subspace estimation using CS decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2437--2440, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian linear unmixing of time-evolving gene expression data using a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.944--948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles pour le démélange d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of high frequency ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal and Image Processing Conference (EUSIPCO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP); Centre Tecnològic de Telecomunicacions de Catalunya (CTTC); Universitat Politècnica de Catalunya (UPC), Aug 2011, Barcelona, Spain. pp.664--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopic reconstruction and its application to MRFM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-IS&amp;T Electronic Imaging (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jan 2011, San Francisco, CA US, United States. pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli-Gaussian model for gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.5996--5999, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Bernoulli-Gaussien pour l'analyse génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sensor Array and Multi-channel Technical Committee of the IEEE Signal Processing Society, Dec 2011, San Juan, PR, United States. pp.101--104, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6135897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a small set of hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2011) @ EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet society, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spectral classification and unmixing using adaptative pixel neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Lisbon, Portugal. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling skin tissues in ultrasound images using a generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.729--732, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange non linéaire d'images hyperspectrales à l'aide de fonctions radiales de base et de moindres carrés orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear models for nonlinear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Lisbon, Portugal. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.957--960, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using radial basis functions and orthogonal least squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1151--1154, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using the generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1886--1889, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a polynomial post nonlinear model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.1009--1012, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorisation in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using a generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Jun 2011, Nice, France. pp.413--416, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian segmentation of chest tumors in PET Scans using a Poisson-Gamma mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Nice, France. pp.809--812, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.957-960, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC algorithms for spectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Astrostatistique en France" 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mélange de lois Rayleigh généralisées pour la classification des échographies cutanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial post nonlinear model for hyperspectral image unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1882--1885, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Bayesian Inference and Maximun Entropy (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.303--310, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov random fields for joint unmixing and segmentation of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2010, Reykjavík, Iceland. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2010.5594841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of optimized Bayesian source separation for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approximation techniques for unsupervised hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying new spectral unmixing technique to Martian hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Martian and Venusian hyperspectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.B1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partially collapsed Gibbs sampler for parameters with local constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hlawatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, United States. pp.3886--3889, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-image unsupervised spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible-jump MCMC algorithm for estimating the number of endmembers in the normal compositional model. Application to the unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, United States. pp.1222--1225, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian analysis of gene expression patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Asilomar Conference on Signals, Systems, and Computers (ACSSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2010, Pacific Grove, CA, United States. pp.364--368, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NCM-based Bayesian algorithm for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Grenoble, France. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using a normal compositional model and MCMC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Workshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Cardiff, Wales, United Kingdom. pp.646--649, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images hyperspectrales à l'aide d'un modèle de mélange de spectres aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on hyperspectral images using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on martian hyperspectral images using bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear unmixing of hyperspectral images using a scaled gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Workshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Cardiff, Wales, United Kingdom. pp.729--732, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate approach for evaluating the composition of Meridiani spherules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude d'Uston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Library-based linear unmixing for hyperspectral imagery via reversible jump MCMC sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace Conference (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Mar 2009, Big Sky, Montana, United States. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction bayésienne images MRFM parcimonieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based Bayesian blind source separation for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Antilles, Netherlands. pp.372-375, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian sparse image reconstruction for MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2009, Taipei, ROC, Taiwan. pp.2933--2936, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC sampling for joint segmentation of wind speed and direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Digital Signal Processing Workshop and 5th IEEE Signal Processing Education Workshop (DSP/SPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Marco Island, United States. pp.250--255, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity constrained image reconstruction for MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Herrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO Multidisciplinary University Research Initiative (MURI) Magnetic Resonance Force Microscopy (MRFM) Program Progress Review (ARO MURI MRFM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cornell University, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of wind speed and direction using a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on change-point detection methods and applications (2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, AgroParisTech, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Linear Unmixing of Hyperspectral Images Corrupted by Colored Gaussian Noise with Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Las-Vegas, Nevada, United States. pp.3433--3436, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing of Hyperspectral Images using a Hierarchical Bayesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2007, Honolulu, Hawaii, United States. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind unmixing of linear mixtures using a hierarchical Bayesian model. Application to spectroscopic signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation bayésienne de sources spectrales sous contraintes de positivité et d'additivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIième Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Poissonian time series. Application to Burst and Transient Source Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal and Image Processing Conference (EURASIP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-point Detection in Astronomical Data by using a Hierarchical Model and a Bayesian Sampling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Statistical Signal Processing (IEEE/SP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2005, Bordeaux, France. (support électronique), </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2005.1628623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of piecewise constant autoregressive processes by using a hierarchical model and a Bayesian sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of geometric and statistical methods for endmembers extraction in hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XI (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruges, Belgium. pp.335--344, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.626563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Conjointe de Données Astrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Ecole Doctorale Informatique et Télécommunications (EDIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation conjointe de données poissonniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation rapide des matériaux à partir des signaux chimiques (XRF) et minéralogiques (DRX) par deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilliere Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lutterotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral EELS Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference in Spectral Imaging (IASIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016, Proceedings of the 6th Conference in Spectral Imaging (IASIM 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Bayésien de mélange de lois Poisson-Gamma pour segmenter des images TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. Actes de la conférence RFIA 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a collection of planetary hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Poster Programme SSS2.2/EMRP15/GM10.2/PS7.0, pp.EGU2011-13174, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jutten; Leonardo Tomazeli Duarte; Said Moussaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Separation in Physical‐Chemical Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-199, 2023, Print ISBN:9781119137221 |Online ISBN:9781119137252. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119137252.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et apprentissage de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle - Regards croisés de chercheur·es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dépêche; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-15, 2020, Le Petit Illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear unmixing in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Handling in Science and Technology, Resolving Spectral Mixtures with Applications from Ultrafast Time-Resolved Spectroscopy to Super-Resolution Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 - 2016 (Chapter 6), , pp.185-224, 2016, Data Handling in Science and Technology, 978-0-444-63638-6. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63638-6.00006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC algorithms for supervised and unsupervised linear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary, David; Theys, Céline; Aime, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Concepts in Imaging: Optical and Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, EDP Sciences, pp.381-401, 2013, EAS Publications Series, 978-2-7598-0958-5. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1359017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX. Haute Couture: Spectral stitching of JWST MIRI-IFU cubes with matrix completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Onaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bregman geometry-aware split Gibbs sampling for Bayesian Poisson inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using adaptive bundles and double sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled multi-band images - Application to STEM-EELS imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images for voxel-based kinetic component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian image analysis: from low-level modeling to robust supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing hyperspectral image unmixing with spatial correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian orthogonal component analysis for sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian separation of spectral sources under non-negativity and full additivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT--2011, IRIT : Institut en Recherche Informatique de Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles bayésiens hiérarchiques pour le traitement multi-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT014H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence bayésienne dans des problèmes inverses, myopes et aveugles en traitement du signal et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Toulouse, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04398138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId672"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Dobigeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Dobigeon a reçu le Diplôme d'Ingénieur en Électronique de l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEEIHT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le D.E.A. (Master Recherche) en Traitement du Signal de l'</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut National Polytechnique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INP Toulouse) en Juin 2004. En 2007, il a obtenu un Doctorat en Traitement du Signal de l'INP de Toulouse et, en 2012, il a reçu l'Habilitation à Diriger des Recherches (HDR) de l'INP de Toulouse. De 2007 à 2008, il a été chercheur post-doctoral associé au Département Electrical Engineering and Computer Science de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Michigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à Ann Arbor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il a été nommé à l'Institut National Polytechnique de Toulouse (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, INP-ENSEEIHT) où il est actuellement Professeur. Il mène ses activités de recherche au sein de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal et Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR CNRS 5505) et et est aussi membre associé de l'équipe-projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Optimisation Complexité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (AOC) du LabEx </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il porte une Chaire à l'Institut Interdisciplinaire d'Intelligence Artificielle 3IA </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANITI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Artificial and Natural Intelligence Toulouse Institute) et est Membre Honoraire de l'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IUF, Promotion Junior 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche concernent principalement le traitement statistique du signal et des images, avec un intérêt particulier pour les problèmes inverses bayésiens rencontrés en télédétection, imagerie médicale et microscopie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Area Editor pour </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Trans. Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022), responsable adjoint du Département </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux et Images</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRIT (depuis 2017), et membre du groupe d'animation de l'axe stratégique &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; à l'Université Fédérale Toulouse Midi-Pyrénées (depuis 2020). Il est le responsable de la formation de spécialité &amp;quot;</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle pour le Traitement de l'Information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; à l'INP-ENSEEIHT (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il était Éditeur Associé pour </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Trans. Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020-2022), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2016-2020) et </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2020), membre du comité technique </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTM TC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de IEEE Signal Processing Society (2018-2020), membre du Comité de Direction du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR-ISIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2018), membre nommé puis élu au </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil National des Universités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNU-Section 61, 2012-2016) et élu au Conseil Scientifique de Toulouse INP (2014-2016). Il a également été en charge la formation de spécialité &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du Signal et des Images</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; au sein du Département Electronique de l'INP-ENSEEIHT (2011-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est IEEE Senior Member et membre de European Laboratory for Learning and Intelligent Systems (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">----</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Webpage: </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ndobigeon.github.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar Profile: </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=YPQFwDYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of JWST data: Demonstrating practical feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 708, pp.L3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202558121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-modality SEM-Raman smart scanning for fast hyperspectral Raman micro-imaging – application to bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mabilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.935-948. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/boe.551298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determined Blind Source Separation with Sinkhorn Divergence-based Optimal Allocation of the Source Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanzheng Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingdong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.3961-3974. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLPRO.2025.3609150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive SNR protocol to accelerate Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ruckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (13), pp.28511-28525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.560295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization by denoising: Bayesian model and Langevin-within-split Gibbs sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.221-234. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2024.3520012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Simplex-Structured Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de Morais Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3611695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Split Gibbs Sampler: Embedding Deep Generative Priors in Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.3496-3507. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2024.3404338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalizing flow sampling with Langevin dynamics in the latent space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 1-26. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-024-06623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixels meet essential spectra for fast Raman hyperspectral microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mabilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Loumaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Coic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.509736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE-RED: A Hyperspectral Unmixing Framework Powered by Deep Autoencoder and Regularization by Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.5512115. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3377472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly spectral unmixing based on Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.105252. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD-GAN: A robust fusion-based generative adversarial network for unsupervised remote sensing change detection with heterogeneous sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ju Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding-Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Zhu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.102313. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFI-DRUnet: Restoring dynamic spectra corrupted by radio frequency interference—Application to pulsar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.100822. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2024.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Essential Information in the Fourier Domain to Accelerate Raman Hyperspectral Microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Coic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (42), pp.15497-15504. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Deep Generative Model-Based Spatial Regularization for Multiband Imaging Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.5692-5704. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2023.3321460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Spatial–Spectral NMF for Hyperspectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.5505305. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2023.3282218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartment model-based nonlinear unmixing for kinetic analysis of dynamic PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.102689. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial–Spectral Multiscale Sparse Unmixing for Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3328370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Simplex Component Analysis by Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerya Granot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvi Diskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Wiesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.683-687. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2023.3282166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional Gaussian sampling: a review and a unifying approach based on a stochastic proximal point algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.3-56. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1371026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-CNN Framework for Hyperspectral Unmixing with Spectral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaikai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3141387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted residual NMF with spatial regularization for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (June 2022), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3182042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hyperspectral Unmixing Using a Multiscale Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3217872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably robust blind source separation of linear-quadratic near-separable mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1848-1889. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1382878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically Exact Data Augmentation: Models, Properties, and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2020.1826954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Cofactorization for Joint Spatial–Spectral Unmixing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (7), pp.4915-4927. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.2968541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Sparse Nonnegative Matrix Factorization for Hyperspectral Unmixing with Spectral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), pp.2326. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12142326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix cofactorization for joint representation learning and supervised classification : application to hyperspectral image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 385, pp.132-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2019.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fusion algorithms for unsupervised change detection between multi-band optical images — A comprehensive case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.293-317. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2020.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated JWST data sets for multispectral and hyperspectral image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab9301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reconstruction of atomic-scale STEM-EELS images from sparse sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.112993. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.112993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and Multispectral Image Fusion Under Spectrally Varying Spatial Blurs – Application to High Dimensional Infrared Astronomical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2020.3022825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using adaptive bundles and double sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.3980-3992. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2889256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-and-augmented Gibbs sampler - Application to large-scale inference problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2894825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric model for unsupervised joint segmentation of a collection of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.12017-12018. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2936541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis of dynamic PET images: beyond Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (9), pp.2231-2241. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2019.2906828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian image analysis: From low-level modeling to robust supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Asynchronous Distributed Unmixing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (4), pp.2009-2021. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2870486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled dictionary learning for unsupervised change detection between multimodal remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear unmixing of hyperspectral images using multiple-kernel self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheera Rashwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Sheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2190-2195. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2018.5094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting changes between optical images of different spatial and spectral resolutions: a fusion-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.1566-1578. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2765348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue on quality improvements of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanfeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.687-690. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2807998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image unmixing with LiDAR data-aided spatial regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (7), pp.4098-4108. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2018.2823419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled multi-band images - Application to STEM-EELS Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2018.2866961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical Bayesian model accounting for endmember variability and abrupt spectral changes to unmix multitemporal hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2777484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fusion of multi-band images with different spatial and spectral resolutions for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.175-186. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2692645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-and-merge approach for hyperspectral band selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheera Rashwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1378-1382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2713462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection for the l2-Potts model regularization parameter: 1D piecewise constant signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5215-5224. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2715000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hyperspectral Unmixing in Presence of Nonlinearity or Mismodelling Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 3 (n° 2), pp. 146-159. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2016.2631979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using a perturbed linear mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2486746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Correction of Glitches in a Multiplexed Multichannel Data Stream—Application to the MADRAS Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 54 (n° 5), pp. 2803-2811. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2505902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Image Fusion Based on Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (12), pp.7236-7249. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2598784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online unmixing of multitemporal hyperspectral images accounting for spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 25 (n° 9), pp. 3979-3990. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2579309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Single Image Super-Resolution Using a New Analytical Solution for l2–l2 Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 25 (n° 8), pp. 3683-3697. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2567075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-FUSE: Robust Fast Fusion of Multiband Images Based on Solving a Sylvester Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 23 (n° 11), pp. 1632-1636. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2016.2608858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining local regularity estimation and total variation optimization for scale-free texture segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2016.2594139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian anti-sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2645543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward fast transform learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 114 (n° 2), pp. 195-216. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-014-0771-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862903v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Estimation of the Multifractality Parameter for Image Texture Using a Whittle Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 8), pp. 2540-2551. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2426021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Fusion of Multi-Band Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 9 (n° 6), pp. 1117-1127. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2407855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and multispectral image fusion based on a sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 53 (n° 7), pp. 3658-3668. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2381272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised unmixing of hyperspectral images accounting for endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.4904--4917. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2471182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fusion of Multi-Band Images Based on Solving a Sylvester Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 11), pp. 4109-4121. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2458572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hyperspectral Unmixing With Robust Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 24 (n° 12), pp. 4810-4819. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2468177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Pansharpening: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Loncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2015.2440094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Cramer-Rao bound of Markov random field parameters: Application to the Ising and the Potts models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 21, pp. 47-50. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2290329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Bayesian estimation of close subspaces from noisy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 21, pp.168-171. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2296138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Post-Nonlinear Unmixing of Hyperspectral Images Using a Hamiltonian Monte Carlo Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.2663-2675. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2314022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational semi-blind sparse deconvolution with orthogonal kernel bases and its application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 94, pp. 386-400. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images: Models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 31, pp. 82-94. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2279274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Component Analysis of Hyperspectral Images - Application to Joint Nonlinear Unmixing and Nonlinearity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 23, pp. 2148-2158. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2312616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Nonlinear Mixing Models for Vegetated Areas Using Simulated and Real Hyperspectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 7, pp. 1869-1878. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral unmixing of hyperspectral images using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 61, pp. 2442-2453. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2245127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the granularity coefficient of a Potts-Markov random field within an MCMC algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2249076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Markov random fields for joint unmixing and segmentation of hyperspectral image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 22, pp. 5-16. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.220427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian linear unmixing of gene expression microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee K. Zaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey S. Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 14, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-14-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509--1520. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.3017--3025. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Unmixing Overview: Geometrical, Statistical, and Sparse Regression-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.354-379. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2194696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind deconvolution of sparse pulse sequences under a minimum distance constraint: a partially collapsed Gibbs sampler method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hlawatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.2727-2743. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2190066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509-1520. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral mixture analysis of EELS spectrum-images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a post-nonlinear mixing model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2187668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS Decomposition Based Bayesian Subspace Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (8), pp.4210-4218. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2197619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image unmixing using a multiresolution sticky HDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roni Mittelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.1656--1671. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2180718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 21, pp. 3838-3849. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2199505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity detection in hyperspectral images using a polynomial post-nonlinear mixing model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.1267-1276. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2210235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum mean square distance estimation of a subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.5709 -5720. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2166548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics of Host Molecular Responses Differentiate Symptomatic and Asymptomatic Influenza A Infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee K. Zaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Woolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing hyperspectral image unmixing with spatial correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4239--4247. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2140119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using a generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.4153-4162. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2098414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of linear mixtures using the normal compositional model. Application to hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1403-1413. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2042993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.4003-4013. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2062190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the number of endmembers in hyperspectral images using the normal compositional model and a hierarchical Bayesian algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.582-591. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Orthogonal Component Analysis for Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.2675-2685. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2041594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes bayésiens pour le démélange supervisé, semi-supervisé et non-supervisé d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.79-108. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.27.79-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (9), pp.2059-2070. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2024067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian separation of spectral sources under non-negativity and full additivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Section: Visual Information Analysis for Security, 8 (12), pp.2657-2669. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Bayesian endmember extraction and linear unmixing for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (11), pp.4355-4368. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2025797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Linear Spectral Unmixing Using a Hierarchical Bayesian Model for Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (7), pp.2684--2695. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.917851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised linear spectral unmixing using a hierarchical Bayesian model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (7), pp.2684-2695. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2008.917851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised linear spectral unmixing using a hierarchical Bayesian model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chein-I Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 56 n° 7., pp. 2684-2695 available on : http://oatao.univ-toulouse.fr/803/1/dobigeon_803.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Multivariate Astronomical Time-Series: Bayesian Sampling with a Hierarchical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.414--423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Piecewise Constant Autoregressive Processes by Using a Hierarchical Model and a Bayesian Sampling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.889090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate astronomical time series : bayesian sampling with a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate astronomical time series : bayesian sampling with a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 55 n° 2., 414-423 available on : http://oatao.univ-toulouse.fr/875/2/Tourneret_875.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of wind speed and direction using a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (12), pp.5603--5621. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Segmentation of Multivariate Astronomical Time Series: Bayesian Sampling With a Hierarchical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (2), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.885768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of piecewise constant autoregressive processes by using a hierarchical model and a Bayesian sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.889090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep neural network to restore pulsar dynamic spectra corrupted by radio frequency interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.131012J, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian formulation of regularization by denoising - Model and Monte Carlo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, West Lafayette, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly spectral unmixing for real-time hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henrique de M Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode MCMC plug-and-play avec a priori génératif profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.173--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation du transport optimal entre distributions empiriques par flux de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian estimation formulation to voxel-based lesion-symptom mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Auzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning optimal transport between two empirical distributions with normalizing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2207.01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced-Wasserstein normalizing flows: beyond maximum likelihood training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Coeurdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks (ESANN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2207.05468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed spatial regularizations for fast fusion of astronomical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Nonnegative Projection Algorithm for Linear Quadratic Mixtures (EUSIPCO 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP : European Association for Signal Processing, Jan 2021, Amsterdam (virtual), Netherlands. pp.1951-1955, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Nonnegative Projection Algorithm for Linear Quadratic Mixtures (iTWIST 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques (iTWIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection for multimodal remote sensing images via coupled dictionary learning and sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4627-4631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and multispectral infrared astronomical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Workshop on Sensor Array and Multichannel Signal Processing (SAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On variable splitting for Markov chain Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled STEM-EELS images with atomic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Dobigeon, Toulouse INP, France; Cédric Févotte, CNRS, France, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèles augmenté asymptotiquement exact pour la restauration bayésienne d'images dégradées par un bruit de Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de spectres-images STEM-EELS partiellement échantillonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de la Société Française des Microscopies (SFU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sampling through Variable Splitting-inspired Bayesian Hierarchical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), May 2019, Brighton, United Kingdom. pp.5037-5041, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactorisation de matrices pour le démélange et la classification conjoints d'images hyperspectrales (SFPT-GH 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque du groupe SFPT-GH : Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection (SFPT-GH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Cofactorization for Joint Unmixing and Classification of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Image Restoration under Poisson Noise and Log-concave Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1712-1716, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles augmentés asymptotiquement exacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images: combining spatial heterogeneity and non-Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1373-1377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactorisation de matrices pour le démélange et la classification conjoints d'images hyperspectrales (GRETSI 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images multispectrales et hyperspectrales pour l'observation en astronomie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral and multispectral infrared astronomical images (SPARS 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations (SPARS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Bayesian binary logistic regression using the split-and-augmented Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aalborg, Denmark. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-driven spatial regularization for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1740-1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian model for joint unmixing and robust classification of hyperspectral image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.3399-3404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle bayésien hiérarchique pour le démélange et la classification robuste d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et Télédétection 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des services écosystémiques dans les paysages agricoles par télédétection hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fusion-based change detection methods for multi-band images with different spectral and spatial resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Yokoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.5021-5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple endmember mixing model to handle spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled EELS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2018.8747104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche distribuée asynchrone pour la factorisation en matrices non-négatives - Application au démélange hyperspectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection between multi-band images using a robust fusion-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 3346-3350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Subspace Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements par fusion robuste d'images multi-bandes de résolutions spatiale et spectrale différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services assessment using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast hyperspectral unmixing in presence of sparse multiple scattering nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bioucas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald S. Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 3111-3115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for smooth and abrupt variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection du paramètre de régularisation dans le problème l2-Potts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frécon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation bayésienne du codage antiparcimonieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle bayésien pour le démélange, la segmentation et la classification robuste d’images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Swendsen-Wang algorithm for Bayesian nonparametric joint segmentation of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1882-1886, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de spectres-images partiellement échantillonnés en microscopie EELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange d'images TEP dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Tauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of randomly and partially sampled STEM spectrum-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis Meeting (M&amp;M 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saint-Louis, Missouri, United States. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian model for joint unmixing, clustering and classification of hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images with a PALM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Tauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian-driven criterion to automatically select the regularization parameter in the l1-Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multiple images with shared classes: a Bayesian nonparametrics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on statistical signal processing (SSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic prior for anti-sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on statistical signal processing (SSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Hyperspectral Image Fusion Based on Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp. 1714-1719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images with variability: an online algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shangai, China. pp. 3351-3355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind model-based fusion of multi-band and panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godsill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany. pp. 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSE: a fast multi-band image fusion algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp. 161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de variabilité pour le démélange non-supervisé d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of multispectral and hyperspectral images with unknown sensor spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 698-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach for the joint estimation of the multifractality parameter and integral scale based on the Whittle approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.3886-3890, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing multitemporal hyperspectral images accounting for endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 1686-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing accounting for spatial correlations and endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perturbed linear mixing model accounting for spectral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal and Image Processing Conference (EUSIPCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp. 814-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bayesian unmixing algorithm for hyperspectral images mitigating endmember variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015, 40th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2469-2473, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne locale du paramètre de multifractalité à l'aide d'un algorithme de Monte Carlo Hamiltonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Combrexelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of multispectral and hyperspectral images using a block coordinate descent method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of vegetated areas: a model comparison based on simulated and real hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multispectral and hyperspectral images based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Bioucas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal and Image Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp. 1577-1581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Bayesian Variational Scheme to Handle Parameter Selection in Total Variation Signal Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Frecon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal and Image Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1716-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a multivariate gaussian distribution truncated on a simplex: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.113-116, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2014.6884588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian fusion of hyperspectral and multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 3176-3180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange non-linéaire d'images hyperspectrales : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique de la SFPT-GH - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a fast transform with a dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Namur, Belgium. pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem formulation for regularity estimation in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp. 6081-6085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical sparsity-smoothness Bayesian model for ℓ0 + ℓ1 + ℓ2 regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 1901-1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation for the multifractality parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 6556-6560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonnegative matrix factorization for nonlinear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne du paramètre de multifractalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust test for nonlinear mixture detection in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 2149-2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear hyperspectral unmixing using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing - WHISPERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, United States. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian algorithm for unsupervised unmixing of hyperspectral images using a post-nonlinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of a subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Asilomar Conference on Signals, Systems, and Computers (ASILOMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2011, Pacific Grove, CA, United States. pp.629--633, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6190078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational semi-blind sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-IS&amp;T Electronic Imaging (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jan 2012, San Francisco, CA, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting nonlinear mixtures in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2012, Shangai, China. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian linear unmixing for spectral mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Chemometrics in time-resolved and imaging spectroscopy - Instrumental measurements and data analysis" @ PICS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using Gaussian processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1249--1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Bayesian compressed sensing in ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.2600--2604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian subspace estimation using CS decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2437--2440, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian linear unmixing of time-evolving gene expression data using a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal and Image Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal, Speech, and Image Processing (EURASIP), Aug 2012, Bucharest, Romania. pp.944--948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint spectral classification and unmixing using adaptative pixel neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Lisbon, Portugal. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling skin tissues in ultrasound images using a generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.729--732, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démélange non linéaire d'images hyperspectrales à l'aide de fonctions radiales de base et de moindres carrés orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear models for nonlinear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Lisbon, Portugal. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.957--960, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage compressé Bayésien en imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles pour le démélange d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of high frequency ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal and Image Processing Conference (EUSIPCO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP); Centre Tecnològic de Telecomunicacions de Catalunya (CTTC); Universitat Politècnica de Catalunya (UPC), Aug 2011, Barcelona, Spain. pp.664--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopic reconstruction and its application to MRFM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Un Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-IS&amp;T Electronic Imaging (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jan 2011, San Francisco, CA US, United States. pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli-Gaussian model for gene expression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.5996--5999, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Bernoulli-Gaussien pour l'analyse génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian compressed sensing in ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sensor Array and Multi-channel Technical Committee of the IEEE Signal Processing Society, Dec 2011, San Juan, PR, United States. pp.101--104, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6135897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a small set of hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2011) @ EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europlanet society, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorisation in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using radial basis functions and orthogonal least squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mclaughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1151--1154, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using the generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1886--1889, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised nonlinear spectral unmixing using a polynomial post nonlinear model for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.1009--1012, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.957-960, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian segmentation of chest tumors in PET Scans using a Poisson-Gamma mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Nice, France. pp.809--812, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear unmixing of hyperspectral images using a generalized bilinear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Jun 2011, Nice, France. pp.413--416, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mélange de lois Rayleigh généralisées pour la classification des échographies cutanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC algorithms for spectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Astrostatistique en France" 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial post nonlinear model for hyperspectral image unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2011, Vancouver, Canada. pp.1882--1885, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Bayesian Inference and Maximun Entropy (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.303--310, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov random fields for joint unmixing and segmentation of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2010, Reykjavík, Iceland. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2010.5594841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and performance of optimized Bayesian source separation for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix approximation techniques for unsupervised hyperspectral data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Martian and Venusian hyperspectral datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.B1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying new spectral unmixing technique to Martian hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partially collapsed Gibbs sampler for parameters with local constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hlawatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, United States. pp.3886--3889, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-image unsupervised spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Bayesian analysis of gene expression patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annual Asilomar Conference on Signals, Systems, and Computers (ACSSC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2010, Pacific Grove, CA, United States. pp.364--368, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible-jump MCMC algorithm for estimating the number of endmembers in the normal compositional model. Application to the unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, United States. pp.1222--1225, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images hyperspectrales à l'aide d'un modèle de mélange de spectres aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on hyperspectral images using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NCM-based Bayesian algorithm for hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Workshop on Hyperspectral Image and SIgnal Processing: Evolution in Remote Sensing (WHISPERS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Grenoble, France. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing hyperspectral images using a normal compositional model and MCMC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Workshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Cardiff, Wales, United Kingdom. pp.646--649, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de composants purs et démélange linéaire bayésiens en imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material identification on martian hyperspectral images using bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate approach for evaluating the composition of Meridiani spherules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude d'Uston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear unmixing of hyperspectral images using a scaled gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Workshop on Statistical Signal Processing (SSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2009, Cardiff, Wales, United Kingdom. pp.729--732, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Library-based linear unmixing for hyperspectral imagery via reversible jump MCMC sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace Conference (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Mar 2009, Big Sky, Montana, United States. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction bayésienne images MRFM parcimonieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22éme Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian sparse image reconstruction for MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2009, Taipei, ROC, Taiwan. pp.2933--2936, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC sampling for joint segmentation of wind speed and direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Digital Signal Processing Workshop and 5th IEEE Signal Processing Education Workshop (DSP/SPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Marco Island, United States. pp.250--255, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based Bayesian blind source separation for hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Antilles, Netherlands. pp.372-375, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity constrained image reconstruction for MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Herrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARO Multidisciplinary University Research Initiative (MURI) Magnetic Resonance Force Microscopy (MRFM) Program Progress Review (ARO MURI MRFM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cornell University, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of wind speed and direction using a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on change-point detection methods and applications (2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, AgroParisTech, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Linear Unmixing of Hyperspectral Images Corrupted by Colored Gaussian Noise with Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Las-Vegas, Nevada, United States. pp.3433--3436, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Unmixing of Hyperspectral Images using a Hierarchical Bayesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2007, Honolulu, Hawaii, United States. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind unmixing of linear mixtures using a hierarchical Bayesian model. Application to spectroscopic signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation bayésienne de sources spectrales sous contraintes de positivité et d'additivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIième Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate Poissonian time series. Application to Burst and Transient Source Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal and Image Processing Conference (EURASIP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-point Detection in Astronomical Data by using a Hierarchical Model and a Bayesian Sampling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D. Scargle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Statistical Signal Processing (IEEE/SP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2005, Bordeaux, France. (support électronique), </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2005.1628623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of piecewise constant autoregressive processes by using a hierarchical model and a Bayesian sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of geometric and statistical methods for endmembers extraction in hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XI (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruges, Belgium. pp.335--344, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.626563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Conjointe de Données Astrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Ecole Doctorale Informatique et Télécommunications (EDIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation conjointe de données poissonniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation rapide des matériaux à partir des signaux chimiques (XRF) et minéralogiques (DRX) par deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilliere Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lutterotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral EELS Image Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference in Spectral Imaging (IASIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016, Proceedings of the 6th Conference in Spectral Imaging (IASIM 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Bayésien de mélange de lois Poisson-Gamma pour segmenter des images TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. Actes de la conférence RFIA 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a collection of planetary hyperspectral images through non-negative source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Poster Programme SSS2.2/EMRP15/GM10.2/PS7.0, pp.EGU2011-13174, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jutten; Leonardo Tomazeli Duarte; Said Moussaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Separation in Physical‐Chemical Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-199, 2023, Print ISBN:9781119137221 |Online ISBN:9781119137252. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119137252.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et apprentissage de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle - Regards croisés de chercheur·es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dépêche; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-15, 2020, Le Petit Illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear unmixing in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Handling in Science and Technology, Resolving Spectral Mixtures with Applications from Ultrafast Time-Resolved Spectroscopy to Super-Resolution Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 - 2016 (Chapter 6), , pp.185-224, 2016, Data Handling in Science and Technology, 978-0-444-63638-6. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63638-6.00006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC algorithms for supervised and unsupervised linear unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary, David; Theys, Céline; Aime, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Concepts in Imaging: Optical and Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, EDP Sciences, pp.381-401, 2013, EAS Publications Series, 978-2-7598-0958-5. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1359017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX. Haute Couture: Spectral stitching of JWST MIRI-IFU cubes with matrix completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Onaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bregman geometry-aware split Gibbs sampling for Bayesian Poisson inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Diarra Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral unmixing with spectral variability using adaptive bundles and double sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsumi Uezato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of partially sampled multi-band images - Application to STEM-EELS imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmixing dynamic PET images for voxel-based kinetic component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Cruz Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian image analysis: from low-level modeling to robust supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing hyperspectral image unmixing with spatial correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation strategies for hyperspectral unmixing using Bayesian source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian orthogonal component analysis for sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian separation of spectral sources under non-negativity and full additivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian sparse image reconstruction with application to MRFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred O. Hero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT--2011, IRIT : Institut en Recherche Informatique de Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles bayésiens hiérarchiques pour le traitement multi-capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT014H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence bayésienne dans des problèmes inverses, myopes et aveugles en traitement du signal et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Toulouse, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04398138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId675"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umich.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.math.univ-toulouse.fr/aoc/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cimi.univ-toulouse.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aniti.univ-toulouse.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/-Signaux-images,7-" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-toulouse.fr/recherche-dynamique/strategie-scientifique-partagee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/iati/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/signal-processing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/digital-signal-processing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/get-involved/signal-processing-theory-and-methods" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-isis.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/tsi/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ellis.eu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dobigeon.perso.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=YPQFwDYAAAAJ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzheng Guan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdong Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3609150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vitale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.551298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.560295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480090v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji C. Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Fall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2024.3520012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kouakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3611695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Coeurdoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06623-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2024.3404338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Coic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3377472" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2024.100822" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ju Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Cheng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01383" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3321460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Ince" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3282218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Cruz Cavalcanti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ferraris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ribeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102689" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3328370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerya Granot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3282166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaikai Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3141387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1371026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3182042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3217872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382878" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1826954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bioucas-Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.12.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2020.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2968541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142326" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Monier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.112993" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3022825" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2889256" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2894825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sodjo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2936541" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2906828" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2870486" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102817" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheera Rashwan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sheta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hanan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5094" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2765348" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanfeng Shen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2807998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2823419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2866961" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2777484" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2692645" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887849v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2713462" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frecon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2715000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2631979" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2486746" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goldstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2505902" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2598784" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579309" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2608858" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2594139" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645543" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862903v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0771-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2426021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2407855" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2381272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Loncan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Bioucas-Dias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2015.2440094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2471182" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2458572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2468177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2296138" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Altmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2314022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2279274" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Un Park" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2312616" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Somers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Coppin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328872" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780569v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eches" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.220427" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2245127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee K. Zaas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey S. Ginsburg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-99" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2187668" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Parente" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Du" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2194696" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534056v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kail" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hlawatsch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2190066" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458456v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.05.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536982v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2197619" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240678v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Mittelman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180718" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2199505" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786063v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2210235" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610507v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2166548" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Huang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Rao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Woolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002234" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241314v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140119" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2098414" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2042993" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556769v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guiheneuf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2062190" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556777v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038212" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2041594" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573142v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2024067" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455580v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251219v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chein-I Chang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.917851" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579588v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474880v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456567v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.889090" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scargle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885768" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251224v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474912v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.04.016" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281295v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Scargle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710711v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018358" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774763v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.01246" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704681v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720995v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.05468" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724654v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108191v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287788" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950724v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108196v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879718v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104393" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419443v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682982" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419442v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108208v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419452v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442017v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683031" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376808v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419444v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419429v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348223v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279425v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319713v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Yokoya" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290011v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289995v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Frutos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747104" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782555v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952556" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912805v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785275v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757349v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887901v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658149v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fr&#233;con" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912800v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737167v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695104v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952483" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913681v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658140v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139416v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695100v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551735" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433632v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514617v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535952v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567071v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399867v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387798v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178699" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342993v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360872v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342995v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377335v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178562v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080877v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080915v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884588" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150337v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134819v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399871v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150345v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151027v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151017v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239720v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135826v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239743v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241306v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240682v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246298v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190078" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240679v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874285" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240683v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288408" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240687v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246295v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241307v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241309v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947728" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246294v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246300v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241315v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080897" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246296v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241316v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080928" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241310v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946564" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241320v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049401" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241322v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049492" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241308v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946577" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241313v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241319v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967718" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366094v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246301v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241321v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049491" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248399v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573630" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248398v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594841" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546800v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiheneuf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546661v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Treguier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546675v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547512v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246303v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495806" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547507v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246302v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495396" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248400v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757536" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248405v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289102" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248409v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278494" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248406v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251218v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626167v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289091" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248408v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278458" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251217v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Uston" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248407v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248403v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960238" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248402v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785930" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251221v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Herrity" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251222v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251220v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518389" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251223v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367060" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455587v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301222" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455608v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251225v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251226v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2005.1628623" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119997v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660575" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251229v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.626563" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251228v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251227v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368494v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gaillard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delchini" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilliere Henry" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lutterotti" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01441160v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241312v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2011/EGU2011-13174.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280430v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114591v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564834v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00006-1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399060v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Onaka" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368417v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797092v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552138v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552171v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687236v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545393v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fauvel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548759v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466419v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treguier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guiheneuf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548753v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548756v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324075v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189738v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014H" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04398138v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umich.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.math.univ-toulouse.fr/aoc/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cimi.univ-toulouse.fr/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aniti.univ-toulouse.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/-Signaux-images,7-" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-toulouse.fr/recherche-dynamique/strategie-scientifique-partagee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/iati/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/signal-processing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/digital-signal-processing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/get-involved/signal-processing-theory-and-methods" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-isis.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sc.enseeiht.fr/tsi/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ellis.eu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dobigeon.perso.enseeiht.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=YPQFwDYAAAAJ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202558121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gilet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vitale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.551298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzheng Guan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdong Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3609150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Brechet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.560295" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480090v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji C. Faye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Fall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2024.3520012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kouakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3611695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Coeurdoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2024.3404338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06623-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Coic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509736" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3377472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ju Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Cheng Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Zhu Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2024.100822" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3321460" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Ince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3282218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Cruz Cavalcanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ferraris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ribeiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102689" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3328370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerya Granot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3282166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1371026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaikai Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3141387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3182042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3217872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382878" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1826954" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2968541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142326" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bioucas-Dias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.12.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2020.08.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab9301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Monier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.112993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.3022825" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2889256" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2894825" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sodjo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2936541" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2906828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2870486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheera Rashwan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sheta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hanan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.5094" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2765348" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanfeng Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2807998" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2823419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2866961" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2777484" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2692645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2713462" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frecon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2715000" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas Dias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Buller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2631979" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2486746" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goldstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2505902" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2598784" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Zhao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2567075" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407440v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2608858" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2594139" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645543" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862903v4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0771-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2426021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2407855" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168121v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2381272" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2471182" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2458572" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212736v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2468177" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Loncan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Bioucas-Dias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2015.2440094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924988v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2296138" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Altmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2314022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875110v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Un Park" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mclaughlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2279274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2312616" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tits" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Somers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Coppin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328872" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2245127" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eches" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.220427" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858969v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee K. Zaas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey S. Ginsburg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-99" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240680v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2187668" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Parente" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Du" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2194696" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hlawatsch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2190066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534056v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.05.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458456v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536982v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2197619" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Mittelman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180718" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729998v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2199505" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2210235" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2166548" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545137v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Huang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Rao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Woolf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002234" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241314v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2098414" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2042993" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guiheneuf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2062190" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556777v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038212" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246321v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2041594" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.79-108" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E6CFCF6592EA6A5AA7540DA345F2A3CCCD71E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573142v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2024067" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455580v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2025797" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chein-I Chang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.917851" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579588v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251224v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scargle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885768" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456567v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.889090" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593986v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474912v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.04.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Scargle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475971v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710711v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018358" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154783v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704681v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713840v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.01246" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720995v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.05468" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724654v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287788" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108196v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950724v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879718v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104393" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108208v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419443v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397455v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438055v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682982" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438049v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683031" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376808v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419433v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419428v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279425v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Yokoya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290011v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289995v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Frutos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747104" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782555v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952556" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912805v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785275v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757349v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887901v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658149v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fr&#233;con" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691387v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737167v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695104v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952483" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913681v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912800v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658140v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139416v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887888v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757351v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695100v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551735" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433632v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535952v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682975v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342993v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399867v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387798v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178699" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363316v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377331v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360872v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178415" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377335v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136112v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178562v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080877v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080915v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884588" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150337v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967890v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134819v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399871v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151027v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151017v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239720v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150345v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135826v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239743v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246298v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190078" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240679v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240686v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874285" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241306v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240682v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146722v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240683v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288408" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240687v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241315v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080897" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246296v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241316v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080928" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946564" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146729v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quinsac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246295v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241307v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241309v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947728" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246294v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146733v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6135897" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246300v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241313v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241320v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049401" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241322v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049492" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241308v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946577" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366094v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241319v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967718" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246301v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241321v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049491" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248399v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573630" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248398v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2010.5594841" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546800v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiheneuf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546661v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Treguier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547512v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246303v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495806" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547507v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248400v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757536" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246302v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495396" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248406v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251218v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248405v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289102" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248409v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278494" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455602v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626167v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289091" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251217v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Uston" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248408v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278458" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248401v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248407v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248403v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960238" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248402v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785930" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609224v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413255" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251221v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Herrity" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251222v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251220v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518389" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251223v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367060" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455587v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301222" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455608v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251225v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251226v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2005.1628623" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119997v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660575" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251229v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Achard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.626563" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251228v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251227v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368494v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gaillard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delchini" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilliere Henry" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lutterotti" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01441160v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241312v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetingorganizer.copernicus.org/EGU2011/EGU2011-13174.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280430v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119137252.ch4" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114591v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occitanie-ouest.cnrs.fr/fr/petit-illustre-regards-croises-de-chercheures" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564834v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00006-1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609211v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399060v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Onaka" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368417v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797092v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552138v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552171v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687236v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545393v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fauvel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548759v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466419v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treguier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guiheneuf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548753v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548756v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324075v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189738v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014H" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04398138v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>