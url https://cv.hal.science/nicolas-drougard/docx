--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1138,57 +1138,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Systématique de la Littérature sur le Soutien à la Sécurité des Opérations de Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balita H Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1200,92 +1200,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Conférence Francophone sur l'Interaction Homme-Machine (IHM '20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Initiative Human-Automated Agents Teaming: Towards a Flexible Cooperation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ponzoni Carvalho Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1317,106 +1317,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction - HCI INTERNATIONAL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.117-133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49183-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline Learning for Planning: A Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Angelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,100 +1431,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap Between AI Planning and Reinforcement Learning (PRL), ICAPS 2020 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France. pp.153-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Assessment of Engagement during HRI: Impact of Manual vs Automatic Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,181 +1552,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Class Splitting Criteria for Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+                <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Chiapino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Asian Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Seoul, South Korea. pp. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning in Partially Observable Domains with Fuzzy Epistemic States and Probabilistic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1735,142 +1735,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Teichteil-Königsbuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.220-233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Possibilistic Planning Using Decision Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Teichteil-Königsbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,73 +1885,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Artificial Intelligence - AAAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp. 2257-2263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Possibilistic Mixed-Observable MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1993,51 +1993,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on Uncertainty in Artificial Intelligence (UAI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bellevue, United States. pp. 2257-2263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2047,65 +2047,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline Learning for Planning: A Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Angelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,152 +2113,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ponzoni Carvalho Chanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Class Splitting Criteria for Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Chiapino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,114 +2268,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Imprecise Information Sources in Sequential Decision Making Problems under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Space Physics [physics.space-ph]. Institut Supérieur de l'Aéronautique et de l'Espace (ISAE), 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01296749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2522,51 +2522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrick Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle N. Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41326-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics9040100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-Konigsbuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.629-653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Somon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita H Rakotonarivo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49183-3_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Angelotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chiapino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392563v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chiapino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01296749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrick Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle N. Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41326-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ponzoni Carvalho Chanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics9040100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-Konigsbuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.629-653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Somon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49183-3_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Angelotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chiapino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Teichteil-K&#246;nigsbuch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392563v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chiapino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01296749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>