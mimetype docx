--- v0 (2026-04-09)
+++ v1 (2026-05-23)
@@ -66,346 +66,150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
-[...194 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer un syllabus par compétences pour favoriser la cohérence curriculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Brioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième journée pédagogie et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -415,931 +219,1127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptación de la escala de sentido de capacidad para estudiantes peruanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Arakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberabit. Revista Peruana de Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.e714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24265/liberabit.2023.v29n2.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptación de la escala de sentido de capacidad para estudiantes peruanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Arakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberabit. Revista Peruana de Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.e714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24265/liberabit.2023.v29n2.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatic trial testing a tailored non pharmacologic therapies on nocturnal behavioral and psychological symptoms associated with dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bautrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Franqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bautrant</w:t>
+                <w:t xml:space="preserve">Hossein Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Franqui</w:t>
+                <w:t xml:space="preserve">Maurice Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faima Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geriatric Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, pp.85-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinámica capacitadora y motivación para los estudios universitarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (2), pp.613-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative study of chinese students in France: project development and adaptation strategies according to their identity dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dinámica capacitadora y motivación para los estudios universitarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.12482⟩</w:t>
+              <w:t xml:space="preserve">Revista de psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.613-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427150v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámica capacitadora y motivación para los estudios universitarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Qualitative study of chinese students in France: project development and adaptation strategies according to their identity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de psicología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49/3, pp.427-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.12482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05054462v1</w:t>
+                <w:t xml:space="preserve">halshs-04427150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a self-capability scale: a tool for the world of work and guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49/4, pp.653-674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.13466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l’échelle capacitaire : un outil pour le monde du travail et de l’orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (4), pp.653-674. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.13466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity Dynamics and Risk : The Vulnerability of Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research, Nova Science Publishers, 2023,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-8-89113-007-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427140v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique identitaire et capacitaire des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La capacité d'action. Un moteur de la transition professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2749270219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1494,51 +1494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bautrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rabault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faima Masseboeuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bautrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rabault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faima Masseboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.11.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>