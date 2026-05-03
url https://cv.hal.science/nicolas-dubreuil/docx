--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,1346 +502,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional top-hat D-Scan: single beam accurate characterization of nonlinear waveguides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Optical Nonlinear Distortions and Their Uncertainties in Coherent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Jennevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.003072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (24), pp.5432 - 5439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2773204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575832v1</w:t>
+                <w:t xml:space="preserve">hal-01685198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Properties of Ge-rich Si 1−x Ge x Materials with Different Ge Concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Ballabio</w:t>
+                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15266-z⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883627v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Optical Nonlinear Distortions and Their Uncertainties in Coherent Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2773204⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685198v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bi-directional top-hat D-Scan: single beam accurate characterization of nonlinear waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
+              <w:t xml:space="preserve">, 2017, 42 (16), pp.3072-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.003072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591061v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Properties of Ge-rich Si 1−x Ge x Materials with Different Ge Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Joan-Manel Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Andrea Ballabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15266-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626731v1</w:t>
+                <w:t xml:space="preserve">hal-02883627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear optimization of slot Si waveguides: TPA minimization with FOM_TPA up to 425</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oden</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (7), pp.1212-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.001212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306785v1</w:t>
+                <w:t xml:space="preserve">hal-01575828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimization of slot Si waveguides: TPA minimization with FOM_TPA up to 425</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cassan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (7), pp.1212-1215. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), pp.29964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.001212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575828v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Counting interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Boitier</w:t>
+                <w:t xml:space="preserve">Coherent excitation of a nonlinear microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Godard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.013844⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.13046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2013.13046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811405v1</w:t>
+                <w:t xml:space="preserve">hal-00847306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent excitation of a nonlinear microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oden</w:t>
+                <w:t xml:space="preserve">Two-Photon Counting interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Trebaol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.13046. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (1), pp.013844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2013.13046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.013844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847306v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621103v1</w:t>
+                <w:t xml:space="preserve">hal-00822713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides: impact of spectral broadening of pump pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,480 +1886,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822713v1</w:t>
+                <w:t xml:space="preserve">hal-00621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Kroeger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (19), p. 20401-20408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486249v2</w:t>
+                <w:t xml:space="preserve">hal-00561197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3451466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561197v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light localization induced enhancement of third order nonlinearities in a GaAs photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,355 +2538,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transformed picosecond synchronously pumped Optical Parametric Oscillator without spectral filtering element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.08037</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (14-15), pp.1117-1121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560947v1</w:t>
+                <w:t xml:space="preserve">hal-00551762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Lim</w:t>
+                <w:t xml:space="preserve">Fourier transformed picosecond synchronously pumped Optical Parametric Oscillator without spectral filtering element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bream</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (14-15), pp.1117-1121</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551762v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-mode output power enhancement of an extended cavity broad-area laser diode by an intracavity photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.233-237. </w:t>
@@ -2949,90 +2949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transverse mode selection in a photorefractive extended cavity laser diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (7), pp.2735-2743</w:t>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et cartographie de l'aléa d'érosion des sols à l'échelle régionale. Exemple du département de l'Aisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,978 +3451,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of laser cavities using dynamic holograms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and melting of truncated single crystals of linear polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maerten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H.J. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00304-X⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (22), pp.8376-8384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma034315l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575763v1</w:t>
+                <w:t xml:space="preserve">hal-00186164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode made single-mode by a self-adaptive photorefractive filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Self-organization of laser cavities using dynamic holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01591-2⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.289-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00304-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575768v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
+                <w:t xml:space="preserve">Laser diode made single-mode by a self-adaptive photorefractive filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meilhac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sébastien Maerten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00126-4⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 208, pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01591-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575769v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped microspherical lasers at 1.56 µm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20001012⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575810v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing whispering-gallery modes in microspheres by direct observation of the optical standing-wave pattern in the near field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erbium-doped microspherical lasers at 1.56 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sandoghdar</w:t>
+                <w:t xml:space="preserve">Françoise Lissillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hare</w:t>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
+                <w:t xml:space="preserve">P. Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.21.000698⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (16), pp.1382-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20001012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575814v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eroded monomode optical fiber for whispering-gallery mode excitation in fused-silica microspheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Characterizing whispering-gallery modes in microspheres by direct observation of the optical standing-wave pattern in the near field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sandoghdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 20 (8), pp.813-815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.20.000813⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 21 (10), pp.698-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.21.000698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575823v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping whispering-gallery modes in microspheres with a near-field probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Eroded monomode optical fiber for whispering-gallery mode excitation in fused-silica microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Leventhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sandoghdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (8), pp.813-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.20.000813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping whispering-gallery modes in microspheres with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sandoghdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (14), pp.1515-1517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.20.001515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4432,945 +4578,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid photonics for overcoming the limitations of silicon (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3060268⟩</w:t>
+              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3046935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373434v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+                <w:t xml:space="preserve">Déploiement d'une approche par compétences : comment transformer de façon collégiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES 2025 - Écosystèmes de formation - Pour quelle(s) transformation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019775v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'une approche par compétences : comment transformer de façon collégiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid photonics for overcoming the limitations of silicon (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ben Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bernard</w:t>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 - Écosystèmes de formation - Pour quelle(s) transformation(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3060268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344781v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards two-photon-absorption-free hybrid silicon nitride waveguides reaching silicon Kerr nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Dyatlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoll Katherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juejun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Felipe Serna Otálvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-directional spectral broadening measurements for accurate characterisa- tion of nonlinear hybrid integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Dyatlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM1: Silicon Photonics and Guided-Wave Optics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591071v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear properties of Ge-rich SiGe waveguides (Orale)</w:t>
+                <w:t xml:space="preserve">Third Order Nonlinear Optical Properties of Ge-Rich SiGe Waveguides (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Ballabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 CLEO Pacific Rim Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617233v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Order Nonlinear Properties of GeSbS Chalcogenide Waveguides (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5379,132 +5516,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadav Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, D.C., United States. pp.JW3A.72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2017.JW3A.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Third Order Nonlinear Optical Properties of GeSbS Chalcogenide Integrated Waveguides (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5553,5894 +5690,5903 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 14th International Conference on Group IV Photonics (GFP) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Berlin, Germany Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GROUP4.2017.8082220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third Order Nonlinear Optical Properties of Ge-Rich SiGe Waveguides (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Group IV Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617226v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Nonlinear properties of Ge-rich SiGe waveguides (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ballabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 CLEO Pacific Rim Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591078v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cordier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591085v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
+                <w:t xml:space="preserve">Bi-directional top hat D-Scan for characterization of third order nonlinear waveguides (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia. pp.LW2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LAOP.2016.LW2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591083v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation of the Validity Domain of the Gaussian Noise Model over Dispersion Managed Systems (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jennevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Anaheim, California United States. pp.W3I.3 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2016.W3I.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional top hat D-Scan for characterization of third order nonlinear waveguides (Orale)</w:t>
+                <w:t xml:space="preserve">Mesure des nonlinéarités effectives du 3ème ordre d’un guide optique par une technique D-Scan bi-directionnelle (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.P88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688012v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Validity Domain of the Gaussian Noise Model over Dispersion Managed Systems (Orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nonlinear FOMTPA engineering in silicon hollow core waveguides (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bigo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2016.W3I.3⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 15th International Conference on Nanotechnology (IEEE-NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7389003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685539v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear FOMTPA engineering in silicon hollow core waveguides (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 15th International Conference on Nanotechnology (IEEE-NANO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688051v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des nonlinéarités effectives du 3ème ordre d’un guide optique par une technique D-Scan bi-directionnelle (poster)</w:t>
+                <w:t xml:space="preserve">Power dependence on the nonlinear interaction enhancement in a coherently-excited microcavity (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.P88</w:t>
+              <w:t xml:space="preserve">Photonics Asia 2016. Technical conference on Quantum and Nonlinear Optics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pékin, China. pp.10029W</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686181v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power dependence on the nonlinear interaction enhancement in a coherently-excited microcavity (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cassan</w:t>
+                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Asia 2016. Technical conference on Quantum and Nonlinear Optics IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pékin, China. pp.10029W</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591068v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optimization of Slot Si Waveguides: Effective Mode Area vs FOMTPA (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurement of Nonlinear Phenomena in Silicon Waveguides (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688612v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Nonlinear Phenomena in Silicon Waveguides (Orale)</w:t>
+                <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688461v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
+                <w:t xml:space="preserve">Enhanced Nonlinear Interaction in a Silicon Microcavity under Coherent Control (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192665v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Nonlinear Interaction in a Silicon Microcavity under Coherent Control (orale)</w:t>
+                <w:t xml:space="preserve">Nonlinear Cavity Response under Coherent Excitation: Numerical and Experimental Investigation (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le-Roux</w:t>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics/Laser Science 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688600v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPA minimization of hybrid slot silicon waveguides (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Self-Phase Modulation Optimization of Hollow Core Silicon Waveguides: Targeting FOMTPA Directly (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronic Devices and Integration, International Photonics and OptoElectronics (POEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OEDI.2015.OW2A.4⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Transparent Optical Networks (ICTON) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689552v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Self-Phase Modulation Optimization of Hollow Core Silicon Waveguides: Targeting FOMTPA Directly (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">TPA minimization of hybrid slot silicon waveguides (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Transparent Optical Networks (ICTON) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193646⟩</w:t>
+              <w:t xml:space="preserve">Optoelectronic Devices and Integration, International Photonics and OptoElectronics (POEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wuhan, China. pp.OW2A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OEDI.2015.OW2A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688652v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Cavity Response under Coherent Excitation: Numerical and Experimental Investigation (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Optimization of Slot Si Waveguides: Effective Mode Area vs FOMTPA (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics/Laser Science 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225721v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigation of the separate optical nonlinear contributions of the core and cladding materials of silicon photonics slotted waveguides (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963993⟩</w:t>
+              <w:t xml:space="preserve"> SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91361I </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690803v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the separate optical nonlinear contributions of the core and cladding materials of silicon photonics slotted waveguides (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F Serna-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cassan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2051886⟩</w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685600v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of hollow core slow light slot photonic crystal waveguides for nonlinear optics (Orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689592v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of hollow core slow light slot photonic crystal waveguides for nonlinear optics (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Beijing, China. pp.AW4B.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2013.AW4B.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847317v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient pulse excitation of a nonlinear microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Microcavité non linéaire sous contrôle cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. TOM 6 - Nonlinear Photonics, Applications of nonlinear optics, Submission ID: 5955</w:t>
+              <w:t xml:space="preserve">15e Rencontre du non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736758v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavité non linéaire sous contrôle cohérent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oden</w:t>
+                <w:t xml:space="preserve">Photon Extrabunching in Twin Beams Beams in the Femtosecond Range Measured by Two- Photon Counting in a Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Trebaol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontre du non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.151</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO: QELS Fundamental Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680830v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Extrabunching in Twin Beams Beams in the Femtosecond Range Measured by Two- Photon Counting in a Semiconductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Boitier</w:t>
+                <w:t xml:space="preserve">Efficient pulse excitation of a nonlinear microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Godard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO: QELS Fundamental Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, United States</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. TOM 6 - Nonlinear Photonics, Applications of nonlinear optics, Submission ID: 5955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807305v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions of optical pulses in a slow mode nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON) and 3rd Annual Conference of COST Action MP0702: Towards Functional Sub-Wavelength Photonic Structures (SWP).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5971134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Second Order Coherence of Parametric Light Determined by Two Photon Absorption in a Semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Electronics and Laser Science Conference (CLEO/QELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554430v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order coherence of parametric light determined by two photon absorption in a semiconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Godard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe SPIE, Conference "Quantum Optics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822717v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Coherence of Parametric Light Determined by Two Photon Absorption in a Semiconductor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind P. Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics and Laser Science Conference (CLEO/QELS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San Jose, United States</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554427v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second order coherence of parametric light determined by two photon absorption in a semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Kroeger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics Europe SPIE, Conference "Quantum Optics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561130v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561158v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of photorefractive crystals for self-adapting external cavity laser mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gwangju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554422v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of photorefractive crystals for self-adapting external cavity laser mirrors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.J. Kent</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Gwangju, South Korea</w:t>
+              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554803v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaltation des nonlinéarités dans les guides à modes lents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhoNoMi2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order nonlinearities enhancement in a slow-mode GaAs photonic crystal waveguide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Management Commitee &amp; Working Group Meeting of COST Action MPO702 : Towards Functional Sub-Wavelength Photonic Structures (Book of Abstracts)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">EOS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561155v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Vy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561119v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561104v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journée de conferences C'nano IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812536v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de conferences C'nano IdF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Chatenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Notthingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587337v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">REPONSE NONLINEAIRE RAPIDE A L'ECHELLE PICOSECONDE DANS UN GUIDE A CRISTAL PHOTONIQUE DE GAAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Vy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Notthingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JINOG'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554832v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPONSE NONLINEAIRE RAPIDE A L'ECHELLE PICOSECONDE DANS UN GUIDE A CRISTAL PHOTONIQUE DE GAAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third order nonlinearities enhancement in a slow-mode GaAs photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JINOG'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+              <w:t xml:space="preserve">3rd Management Commitee &amp; Working Group Meeting of COST Action MPO702 : Towards Functional Sub-Wavelength Photonic Structures (Book of Abstracts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561116v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-controlled optical amplifier for educational purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Capmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETOP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibergyro for educational purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacubowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bondiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and Training in Optics and Photonics (ETOP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Tucson, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données satellitaires pour la modélisation de risques de ruissellement : validation par l’exemple d’une crue éclair en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIRNAT "Journées pour la Prévention des Risques Naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, ORLEANS, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761951v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland decrease : Role of the socio-economic factors and consequences for runoff and soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le ruissellement excessif à l'échelle des bassins versants : utilisation d'un outil d'intelligence territoriale pour diagnostiquer les risques et simuler les mesures correctives possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Lecomte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Socio-economic factors and soil erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">14. Rencontres européennes de la Journée du MATE Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762322v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitally assisted two-wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de La Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19, Photorefractive Photonics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitally assisted two-wave mixing interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de La Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM 8- Adaptive Optics &amp; Information driven optical systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11450,603 +11596,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organizing laser cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Günter, Jean Pierre Huignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Materials and Applications 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag New York</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-275, 2007, 978-0-387-34728-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing whispering-gallery modes in microspheres using a near-field probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Near-field Optics with high-Q whispering-gallery modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">J.G. Rarity and Claude Weisbuch. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Nieto-Vesperinas and N. Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcavities and Photonic Bandgaps: Physics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.291-298, 1996, 978-94-009-0313-5</w:t>
+              <w:t xml:space="preserve">Optics at the nanometer scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.191-203, 1996, 978-94-010-6594-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576150v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field Optics with high-Q whispering-gallery modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterizing whispering-gallery modes in microspheres using a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefèvre-Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">M. Nieto-Vesperinas and N. Garcia. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.G. Rarity and Claude Weisbuch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics at the nanometer scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.191-203, 1996, 978-94-010-6594-8</w:t>
+              <w:t xml:space="preserve">Microcavities and Photonic Bandgaps: Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.291-298, 1996, 978-94-009-0313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576146v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif optique pour l’adressage d’une cavité esclave par une source large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2892239. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources laser accordable à adressage optique de la longueur d’onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2869162. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12056,105 +12202,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources à diode laser auto-organisables - Nonlinearités dans des nanostructures semi-conductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00561194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12301,51 +12447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Yadav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.6.000B37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15266-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lissillour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sandoghdar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.000698" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Leventhal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000813" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001515" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Anupama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2017.JW3A.72" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082220" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LW2A.2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7389003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01686181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2015.OW2A.4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688652v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193646" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051886" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AW4B.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00736758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capmas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calixte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00823890v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacubowiez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haroche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Yadav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.6.000B37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15266-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lotz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.J. Koch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034315l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SD4D0692-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lissillour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sandoghdar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.000698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Leventhal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001515" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685669v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Anupama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2017.JW3A.72" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LW2A.2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01686181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7389003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193646" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2015.OW2A.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AW4B.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00736758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calixte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00823890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacubowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haroche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>