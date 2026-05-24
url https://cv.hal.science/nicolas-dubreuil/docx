--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3197,281 +3197,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale effect on runoff from experimental plots to catchments in agricultural areas in Normandy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et cartographie de l'aléa d'érosion des sols à l'échelle régionale. Exemple du département de l'Aisne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Govers</w:t>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecompte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.307-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682423v1</w:t>
+                <w:t xml:space="preserve">hal-02676884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et cartographie de l'aléa d'érosion des sols à l'échelle régionale. Exemple du département de l'Aisne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale effect on runoff from experimental plots to catchments in agricultural areas in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 299 (1-2), pp.4-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676884v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and melting of truncated single crystals of linear polyethylene</w:t>
               </w:r>
@@ -5221,277 +5221,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third Order Nonlinear Optical Properties of Ge-Rich SiGe Waveguides (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+                <w:t xml:space="preserve">hal-01617226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third Order Nonlinear Optical Properties of Ge-Rich SiGe Waveguides (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Frigerio</w:t>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Group IV Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617226v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Order Nonlinear Properties of GeSbS Chalcogenide Waveguides (poster)</w:t>
               </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,373 +6132,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gabet</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Validity Domain of the Gaussian Noise Model over Dispersion Managed Systems (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jennevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Anaheim, California United States. pp.W3I.3 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2016.W3I.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+                <w:t xml:space="preserve">hal-01685539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional top hat D-Scan for characterization of third order nonlinear waveguides (Orale)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688012v1</w:t>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Validity Domain of the Gaussian Noise Model over Dispersion Managed Systems (Orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Boitier</w:t>
+                <w:t xml:space="preserve">Bi-directional top hat D-Scan for characterization of third order nonlinear waveguides (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Anaheim, California United States. pp.W3I.3 </w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia. pp.LW2A.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2016.W3I.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/LAOP.2016.LW2A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685539v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des nonlinéarités effectives du 3ème ordre d’un guide optique par une technique D-Scan bi-directionnelle (poster)</w:t>
               </w:r>
@@ -6972,64 +6972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -12447,51 +12447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Yadav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.6.000B37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15266-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lotz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.J. Koch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034315l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SD4D0692-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lissillour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sandoghdar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.000698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Leventhal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001515" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685669v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Anupama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2017.JW3A.72" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LW2A.2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01686181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7389003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193646" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2015.OW2A.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AW4B.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00736758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calixte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00823890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacubowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haroche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Yadav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.6.000B37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Frigerio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15266-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lotz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.J. Koch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034315l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SD4D0692-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lissillour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupriez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sandoghdar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.000698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Leventhal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.000813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001515" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ram&#237;rez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685669v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Anupama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2017.JW3A.72" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2016.LW2A.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01686181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7389003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193646" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2015.OW2A.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01689592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AW4B.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00736758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calixte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00823890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacubowiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haroche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>