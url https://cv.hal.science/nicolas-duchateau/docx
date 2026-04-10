--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Duchateau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemia-Reperfusion Dynamics in Acute Myocardial Infarction Experimental Swine Model: New Insights from Quantitative CMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.qyaf162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synthetic LGE with optimal inversion time vs. conventional LGE via representation learning: quantification of bias in population analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.110643. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of segmental longitudinal strain in transesophageal echocardiography by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Austlid Taskén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andreas Rye Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørnar Grenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jbhi.2025.3605793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME 2.0: An update to the proposed requirements for cardiovascular imaging-related machine learning evaluation checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Kagiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Tokodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quincy A Hathaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Arnaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Stym-Popper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Based Strain Estimation in Echocardiography Using Open and Collaborative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.877-879. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2024.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for augmenting intelligence in cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damini Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Yanamala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.e739-e748. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of myocardial injury in STEMI patients with delayed enhancement MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mewton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2023.1136760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moceri Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102278. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-dependent decomposition of 3D right ventricular motion: beware of approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.201-203. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2020.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional prognostic value of echocardiographic follow-up in pulmonary hypertension - role of 3D right ventricular area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok Sithikun Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeab240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of 3D right ventricular function over 2D assessment in acute pulmonary embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.15167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular area strain from 3D echocardiography: mechanistic insight of right ventricular dysfunction in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Nepogodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Bhangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glasbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10243), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist Reviewed by the American College of Cardiology Health Care Innovation Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho P Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approaches for myocardial motion and deformation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.190. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2019.00190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the assessment of myocardial strain patterns: Implications for adequate interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular shape and strain in congenital heart disease patients with right ventricular chronic volume loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.1174-1181. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based phenogrouping in heart failure to identify responders to cardiac resynchronization therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of the left ventricle: myocardial infarct classification challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avan A Suinesiaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A Ablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia A Albà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2017.2652449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Ventricular Function Evolution With Pregnancy in Repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (10), pp.1369.e9 - 1369.e11. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent & Robust Segmentation of Cardiac Images by Deep Learning with Spatial Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.2137-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional right-ventricular regional deformation and survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.450-458. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jex163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based generation of large databases of cardiac images: synthesis of pathological cine MR sequences from real healthy cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.755-766. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2714343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of left ventricular function to characterize heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Aakhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.117.007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion patterns by unsupervised multiple kernel learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential atrial performance at rest and exercise in athletes: Potential trigger for developing atrial dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brambila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2340-2352. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2562181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic model generation framework for computational simulation of cochlear implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1541-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyssynchronization reduces dynamic obstruction without affecting systolic function in patients with hypertrophic obstructive cardiomyopathy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (8), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-016-0903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial dysfunction relates to symptom onset in patients with heart failure and preserved left ventricular ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeu165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of local changes in myocardial motion by diffeomorphic registration via currents: Application to paced hypertrophic obstructive cardiomyopathy in 2D echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-atrial dyssynchrony may contribute to heart failure symptoms in patients with preserved ejection fraction : a potential novel therapeutic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.1655-1661. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.12927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion and deformation patterns in an experimental swine model of acute LBBB/CRT and chronic infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-014-0403-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrial functional and geometrical remodeling in highly trained male athletes: for better or worse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (6), pp.1143-1152. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Myocardial Motion Estimation Combining Tissue Doppler and B-Mode Echocardiographic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (11), pp.2098 - 2106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2331392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Swine Model of Left Bundle Branch Block for Experimental Studies of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12265-013-9464-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Atlas and Statistical Model of the Human Heart From Multislice CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanchez-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.28-44. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2230015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model generation of coronary artery bifurcations from CTA and single plane angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Cárdenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.013701. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4769118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms amenable to CRT response: from pre-operative multimodal image data to patient-specific computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1--16. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic free-form deformation: Application to motion and strain estimation from 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.427-450. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-Based Quantification of Myocardial Motion Abnormalities: Added-Value for Understanding the Effect of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (12), pp.2186-2197. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained manifold learning for the characterization of pathological deviations from normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (8), pp.1532-1549. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal statistical atlas of motion for the quantification of abnormal myocardial tissue velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning and information fusion for the population analysis of cardiac function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cardiac-rhythm related differences in hemodynamics using a 3D universal left atrial coordinate system dedicated to 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Beghella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Goujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Romero R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation pour la quantification de biais dans l’analyse de populations: application à la comparaison du LGE conventionnel vs. synthétique avec TI optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based comparison of conventional LGE & synthetic MagIR-LGE with optimal inversion-time: impact on population analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ASD closure on right ventricular function using 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.68-69, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.10.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strainger things: discrete differential geometry for transporting right ventricular deformation across meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing cardiac dyssynchrony in M-mode echocardiography with attention maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Saiz-Vivó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Capallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.688-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACVI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jead119.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic changes using an atlas based analysis of 4D flow MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography (SMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérida Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannara Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-based cardiac self-gating in free-running radial 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography 33rd Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-month echocardiographic changes in pulmonary hypertension patients - Prognostic value of 3D area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular strain in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC scientific sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular global and regional strain predict outcomes in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Ventricular Shape and Motion Reconstruction through a Healthy Model for Characterizing Remodeling after Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.159-167, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain and shape in volume overload: comparative analysis of Tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular function in acute pulmonary embolism: a three-dimensional strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume overload impact on 3D right ventricular shape and strain: comparative analysis of tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Transport of Surface Deformations from Pole Ladder to Symmetrical Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuman Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape in Medical Imaging. ShapeMI 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.116-124, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning analysis of myocardial deformation patterns to predict incident heart failure or death in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain: comparative analysis of Tetralogy of Fallot and atrial septal defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho-Imaging 2017 - Twenty-First Annual Meeting of the European Association of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-operator variability of shapes and strain patterns: insights from a myocardial strain course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libson, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle : implications on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and registration coupling from short-axis Cine MRI: application to infarct diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning based diagnosis of heart failure with preserved ejection fraction: how much do we agree with the guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle: implications on survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cardiology (ESC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRIC - Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of stress echocardiography to the diagnosis of heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii234, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of a computational model for monopolar stimulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Dejea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S67-S68, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion by multiple kernel learning: application to heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, FIMH 2015, Maastricht, The Netherlands, June 25-27, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Maastricht, Netherlands. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can machine learning help to identify heart failure with preserved ejection fraction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii38-9, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of infarct localization from myocardial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28712-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of 3D motion and deformation indexes for the analysis of LAD infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii81, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific virtual insertion of electrode array for electrical simulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S102-S103, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Polyaffine Transformations and Supervised Learning for the Automatic Diagnosis of LV Infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Michel Rohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Imaging and Modelling Challenges. STACOM 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. pp.190-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D regional right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii69, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual cochlear electrode insertion via parallel transport frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mistrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging (ISBI), 2015 IEEE 12th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New York, France. pp.1398 - 1401, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based cardiac acceleration map using statistical shape and 3D+t myocardial tracking models; in-vitro study on heart phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa María de Caralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lake Buena Vista, United States. pp.86710U, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2008068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning characterization of abnormal myocardial motion patterns: application to CRT-induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Brugada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multiscale function extension to inexact matching. Application to the mapping of individuals to a learnt manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE International Conference on Geometric Science of Information (GSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.578-586, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion estimation combining tissue Doppler and B-mode echocardiographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio R Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based estimation of myocardial acceleration using TDFFD: a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54268-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Statistical Atlas of the Whole Heart from a Large 4D CT Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology (CinC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Krakow, Poland. pp.541-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM to the heart: mapping of 4D continuous velocities for motion abnormality quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghafaryasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Reorientation Framework for the Atlas-Based Comparison of Motion from Cardiac Image Sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIA 2012 (Spatio-Temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33555-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation to quantify changes induced by left and right bundle branch block and pacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’12 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36961-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pathological Deviations from Normality using Constrained Manifold-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.256-263, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation (TDFFD) applied to motion and deformation quantification of tagged MRI sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’11 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.68-77, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28326-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Diffeomorphic Free-Form Deformation for Strain Quantification in 3D-US Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupwise mutual information metric for cost efficient selection of a suitable reference in cardiac computational atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.76231R, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.844428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas construction and image analysis using statistical cardiac models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Figueras I Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-based Quantification of Myocardial Motion Abnormalities: Added-value for the Understanding of CRT Outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septal Flash Assessment on CRT Candidates Based on Statistical Atlases of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.759-766, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of beam parameters and iodine quantification in dual-energy contrast enhanced digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouchevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States. pp.69130Z, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of laser-dazzling effects on TV cameras by means of pattern recognition algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bürsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Technologies for Optical Countermeasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.67380J</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Machine Learning: The Basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Puyol-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Ruijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-33, 2023, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Non-imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-200, 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.201-203, 2023, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rueckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kaissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.85-103, 2023, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Machine Learning to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.35-56, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and biophysical models: how to benefit each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-164, 2023, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buntheng Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology : A Practical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2023, 978-3-031-05070-1. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2023, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional assessment of cardiac motion and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning pathological deviations from a normal pattern of myocardial motion: Added value for CRT studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guorong Wu; Dinggang Shen; Mert Sabuncu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning and medical imaging, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.365-382, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Assessment of Cardiac Motion and Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan d'Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Shiota, ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.201-213, 2013, 9781841849935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent Biventricular Myocardial Segmentation Using Deep Learning for Mesh Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas statistiques et apprentissage de représentations pour la caractérisation de la fonction cardiaque à l’échelle de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard Lyon 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing and spatial alignment on cardiac MRI data (delayed enhancement, segmentations from CVI42 software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Duchateau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemia-Reperfusion Dynamics in Acute Myocardial Infarction Experimental Swine Model: New Insights from Quantitative CMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.qyaf162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synthetic LGE with optimal inversion time vs. conventional LGE via representation learning: quantification of bias in population analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.110643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of segmental longitudinal strain in transesophageal echocardiography by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Austlid Taskén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andreas Rye Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørnar Grenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jbhi.2025.3605793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME 2.0: An update to the proposed requirements for cardiovascular imaging-related machine learning evaluation checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Kagiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Tokodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quincy A Hathaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Arnaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Stym-Popper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Based Strain Estimation in Echocardiography Using Open and Collaborative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.877-879. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2024.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for augmenting intelligence in cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damini Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Yanamala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.e739-e748. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of myocardial injury in STEMI patients with delayed enhancement MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mewton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2023.1136760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-dependent decomposition of 3D right ventricular motion: beware of approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.201-203. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2020.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional prognostic value of echocardiographic follow-up in pulmonary hypertension - role of 3D right ventricular area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok Sithikun Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeab240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of 3D right ventricular function over 2D assessment in acute pulmonary embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.15167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moceri Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102278. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular area strain from 3D echocardiography: mechanistic insight of right ventricular dysfunction in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approaches for myocardial motion and deformation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.190. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2019.00190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Nepogodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Bhangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glasbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10243), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist Reviewed by the American College of Cardiology Health Care Innovation Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho P Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the assessment of myocardial strain patterns: Implications for adequate interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular shape and strain in congenital heart disease patients with right ventricular chronic volume loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.1174-1181. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based phenogrouping in heart failure to identify responders to cardiac resynchronization therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of the left ventricle: myocardial infarct classification challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avan A Suinesiaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A Ablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia A Albà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2017.2652449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent & Robust Segmentation of Cardiac Images by Deep Learning with Spatial Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.2137-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional right-ventricular regional deformation and survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.450-458. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jex163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Ventricular Function Evolution With Pregnancy in Repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (10), pp.1369.e9 - 1369.e11. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based generation of large databases of cardiac images: synthesis of pathological cine MR sequences from real healthy cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.755-766. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2714343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of left ventricular function to characterize heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Aakhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.117.007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion patterns by unsupervised multiple kernel learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential atrial performance at rest and exercise in athletes: Potential trigger for developing atrial dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brambila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2340-2352. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2562181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic model generation framework for computational simulation of cochlear implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1541-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyssynchronization reduces dynamic obstruction without affecting systolic function in patients with hypertrophic obstructive cardiomyopathy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (8), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-016-0903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of local changes in myocardial motion by diffeomorphic registration via currents: Application to paced hypertrophic obstructive cardiomyopathy in 2D echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial dysfunction relates to symptom onset in patients with heart failure and preserved left ventricular ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeu165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-atrial dyssynchrony may contribute to heart failure symptoms in patients with preserved ejection fraction : a potential novel therapeutic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.1655-1661. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.12927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Myocardial Motion Estimation Combining Tissue Doppler and B-Mode Echocardiographic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (11), pp.2098 - 2106. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2331392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion and deformation patterns in an experimental swine model of acute LBBB/CRT and chronic infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-014-0403-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrial functional and geometrical remodeling in highly trained male athletes: for better or worse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (6), pp.1143-1152. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model generation of coronary artery bifurcations from CTA and single plane angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Cárdenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.013701. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4769118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Atlas and Statistical Model of the Human Heart From Multislice CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanchez-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.28-44. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2230015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms amenable to CRT response: from pre-operative multimodal image data to patient-specific computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1--16. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Swine Model of Left Bundle Branch Block for Experimental Studies of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12265-013-9464-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-Based Quantification of Myocardial Motion Abnormalities: Added-Value for Understanding the Effect of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (12), pp.2186-2197. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained manifold learning for the characterization of pathological deviations from normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (8), pp.1532-1549. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic free-form deformation: Application to motion and strain estimation from 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.427-450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal statistical atlas of motion for the quantification of abnormal myocardial tissue velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning and information fusion for the population analysis of cardiac function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cardiac-rhythm related differences in hemodynamics using a 3D universal left atrial coordinate system dedicated to 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Beghella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Goujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation pour la quantification de biais dans l’analyse de populations: application à la comparaison du LGE conventionnel vs. synthétique avec TI optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based comparison of conventional LGE & synthetic MagIR-LGE with optimal inversion-time: impact on population analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Romero R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing cardiac dyssynchrony in M-mode echocardiography with attention maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Saiz-Vivó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Capallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.688-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ASD closure on right ventricular function using 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.68-69, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.10.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strainger things: discrete differential geometry for transporting right ventricular deformation across meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACVI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jead119.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic changes using an atlas based analysis of 4D flow MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography (SMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérida Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-based cardiac self-gating in free-running radial 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography 33rd Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannara Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular global and regional strain predict outcomes in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Ventricular Shape and Motion Reconstruction through a Healthy Model for Characterizing Remodeling after Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.159-167, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-month echocardiographic changes in pulmonary hypertension patients - Prognostic value of 3D area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular strain in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC scientific sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain and shape in volume overload: comparative analysis of Tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular function in acute pulmonary embolism: a three-dimensional strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume overload impact on 3D right ventricular shape and strain: comparative analysis of tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Transport of Surface Deformations from Pole Ladder to Symmetrical Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuman Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape in Medical Imaging. ShapeMI 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.116-124, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning analysis of myocardial deformation patterns to predict incident heart failure or death in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-operator variability of shapes and strain patterns: insights from a myocardial strain course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libson, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle : implications on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain: comparative analysis of Tetralogy of Fallot and atrial septal defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho-Imaging 2017 - Twenty-First Annual Meeting of the European Association of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning based diagnosis of heart failure with preserved ejection fraction: how much do we agree with the guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle: implications on survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cardiology (ESC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRIC - Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and registration coupling from short-axis Cine MRI: application to infarct diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of stress echocardiography to the diagnosis of heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii234, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion by multiple kernel learning: application to heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, FIMH 2015, Maastricht, The Netherlands, June 25-27, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Maastricht, Netherlands. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of a computational model for monopolar stimulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Dejea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S67-S68, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Polyaffine Transformations and Supervised Learning for the Automatic Diagnosis of LV Infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Michel Rohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Imaging and Modelling Challenges. STACOM 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. pp.190-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific virtual insertion of electrode array for electrical simulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S102-S103, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of 3D motion and deformation indexes for the analysis of LAD infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii81, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can machine learning help to identify heart failure with preserved ejection fraction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii38-9, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of infarct localization from myocardial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28712-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D regional right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii69, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual cochlear electrode insertion via parallel transport frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mistrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging (ISBI), 2015 IEEE 12th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New York, France. pp.1398 - 1401, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multiscale function extension to inexact matching. Application to the mapping of individuals to a learnt manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE International Conference on Geometric Science of Information (GSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.578-586, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion estimation combining tissue Doppler and B-mode echocardiographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio R Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based estimation of myocardial acceleration using TDFFD: a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54268-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based cardiac acceleration map using statistical shape and 3D+t myocardial tracking models; in-vitro study on heart phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa María de Caralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lake Buena Vista, United States. pp.86710U, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2008068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning characterization of abnormal myocardial motion patterns: application to CRT-induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Brugada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Statistical Atlas of the Whole Heart from a Large 4D CT Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology (CinC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Krakow, Poland. pp.541-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM to the heart: mapping of 4D continuous velocities for motion abnormality quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghafaryasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Reorientation Framework for the Atlas-Based Comparison of Motion from Cardiac Image Sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIA 2012 (Spatio-Temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33555-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation to quantify changes induced by left and right bundle branch block and pacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’12 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36961-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pathological Deviations from Normality using Constrained Manifold-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.256-263, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation (TDFFD) applied to motion and deformation quantification of tagged MRI sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’11 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.68-77, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28326-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupwise mutual information metric for cost efficient selection of a suitable reference in cardiac computational atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.76231R, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.844428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas construction and image analysis using statistical cardiac models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Figueras I Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Diffeomorphic Free-Form Deformation for Strain Quantification in 3D-US Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-based Quantification of Myocardial Motion Abnormalities: Added-value for the Understanding of CRT Outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septal Flash Assessment on CRT Candidates Based on Statistical Atlases of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.759-766, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of beam parameters and iodine quantification in dual-energy contrast enhanced digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouchevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States. pp.69130Z, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of laser-dazzling effects on TV cameras by means of pattern recognition algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bürsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Technologies for Optical Countermeasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.67380J</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rueckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kaissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.85-103, 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Machine Learning to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.35-56, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and biophysical models: how to benefit each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-164, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.201-203, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buntheng Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology : A Practical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2023, 978-3-031-05070-1. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2023, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Non-imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-200, 2023, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Machine Learning: The Basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Puyol-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Ruijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-33, 2023, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional assessment of cardiac motion and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning pathological deviations from a normal pattern of myocardial motion: Added value for CRT studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guorong Wu; Dinggang Shen; Mert Sabuncu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning and medical imaging, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.365-382, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Assessment of Cardiac Motion and Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan d'Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Shiota, ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.201-213, 2013, 9781841849935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent Biventricular Myocardial Segmentation Using Deep Learning for Mesh Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas statistiques et apprentissage de représentations pour la caractérisation de la fonction cardiaque à l’échelle de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard Lyon 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing and spatial alignment on cardiac MRI data (delayed enhancement, segmentations from CVI42 software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Austlid Task&#233;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andreas Rye Berg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Grenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2025.3605793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Kagiyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Tokodi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quincy A Hathaway" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Arnaout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Davies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2024.05.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damini Dey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Yanamala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00142-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2020.08.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baudouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Sithikun Bun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sartre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.15167" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ni Jone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbar Ivy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho P Sengupta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cikes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Doltra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Jaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Claggett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Piella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avan A Suinesiaputra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Ablin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia A Alb&#224;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2017.2652449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2018.06.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Dan Schouver" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jex163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2714343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Erdei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kunszt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Aakhus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.117.007138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fraser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bijnens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brambila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2562181" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Mangado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ceresa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Kjer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1541-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giraldeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gabrielli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-016-0903-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falces" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu165" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282407v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Falces" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.12927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R16RHXL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Solanes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-014-0403-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montserrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2845-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Porras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2331392" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rigol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Solanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvino Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12265-013-9464-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogendoorn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez-Quintana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitmarsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sukno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2230015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282419v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n C&#225;rdenes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Diez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pashaei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frangi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4769118" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1044-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.07.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Beghella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Elsayed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.127" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_35" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096726v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saiz-Viv&#243;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Capallera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prieto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.04.052" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154789v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanfiorenzo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Squara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994487v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cikes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claggett" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994491v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moceri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161690v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352285v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degiovanni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Erdei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev271" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Dejea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208016v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217975v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev263" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208019v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28712-6_6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217963v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev278" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213345v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibelin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev251" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mistrik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320276v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Planes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a de Caralt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008068" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Brugada" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_53" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FNFFZZ88-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320250v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_64" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNTG7BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320234v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Porras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_60" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNL80SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320194v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_31" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lekadir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Hoogendoorn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320726v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Craene" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tobon-Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghafaryasl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235582" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813822v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Merino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33555-6_3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320720v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porras" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frangi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36961-2_16" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PR5JQXWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_32" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320745v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Butakoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28326-0_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320752v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Whitmarsh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Sukno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844428" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320750v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Figueras I Ventura" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZSQGFJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-81V6N7SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_92" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q2M9DWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouchevreau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#252;ller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770148" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eberle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B&#252;rsing" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212045v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Puyol-Ant&#243;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Ruijsink" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212070v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212071v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_11" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212059v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knolle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razavi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kaissis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_5" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212050v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212035v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00009-3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212068v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;regan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_6" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212037v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460177v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352464v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320766v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755317v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04540429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062130v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zheng" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Austlid Task&#233;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andreas Rye Berg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Grenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2025.3605793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Kagiyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Tokodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quincy A Hathaway" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Arnaout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Davies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2024.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damini Dey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Yanamala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00142-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2020.08.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baudouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Sithikun Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sartre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.15167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ni Jone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbar Ivy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho P Sengupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cikes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Doltra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Jaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Claggett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Piella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avan A Suinesiaputra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Ablin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia A Alb&#224;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2017.2652449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Dan Schouver" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jex163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2714343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Erdei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kunszt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Aakhus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.117.007138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fraser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bijnens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brambila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2562181" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Mangado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ceresa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Kjer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1541-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giraldeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gabrielli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-016-0903-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falces" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu165" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Falces" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.12927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R16RHXL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Porras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2331392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Solanes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-014-0403-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montserrat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2845-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n C&#225;rdenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Diez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pashaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frangi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4769118" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogendoorn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez-Quintana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitmarsh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sukno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2230015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1044-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rigol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Solanes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvino Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12265-013-9464-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.07.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Beghella" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Elsayed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saiz-Viv&#243;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Capallera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825192v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_35" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825233v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prieto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_18" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.04.052" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanfiorenzo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Squara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994487v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cikes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claggett" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994489v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994491v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moceri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degiovanni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161688v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352460v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Erdei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev271" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208016v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Dejea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev278" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev263" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208019v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28712-6_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibelin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev251" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mistrik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320250v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_64" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNTG7BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320234v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Porras" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_60" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNL80SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_31" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320276v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Planes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a de Caralt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008068" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Brugada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_53" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FNFFZZ88-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lekadir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Hoogendoorn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320726v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Craene" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tobon-Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghafaryasl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235582" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813822v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Merino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33555-6_3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320720v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porras" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frangi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36961-2_16" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PR5JQXWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_32" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320745v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Butakoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28326-0_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320752v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Whitmarsh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Sukno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844428" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Figueras I Ventura" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZSQGFJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320746v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-81V6N7SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_92" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q2M9DWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouchevreau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#252;ller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770148" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eberle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B&#252;rsing" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212059v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knolle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razavi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kaissis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212050v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00009-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212071v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212068v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;regan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212037v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_10" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Puyol-Ant&#243;n" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Ruijsink" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460177v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352464v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320766v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755317v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04540429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062130v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zheng" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>