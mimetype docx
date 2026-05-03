--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Duchateau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemia-Reperfusion Dynamics in Acute Myocardial Infarction Experimental Swine Model: New Insights from Quantitative CMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.qyaf162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synthetic LGE with optimal inversion time vs. conventional LGE via representation learning: quantification of bias in population analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.110643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of segmental longitudinal strain in transesophageal echocardiography by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Austlid Taskén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andreas Rye Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørnar Grenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jbhi.2025.3605793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME 2.0: An update to the proposed requirements for cardiovascular imaging-related machine learning evaluation checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Kagiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Tokodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quincy A Hathaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Arnaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Stym-Popper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Based Strain Estimation in Echocardiography Using Open and Collaborative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.877-879. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2024.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for augmenting intelligence in cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damini Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Yanamala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.e739-e748. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of myocardial injury in STEMI patients with delayed enhancement MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mewton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2023.1136760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-dependent decomposition of 3D right ventricular motion: beware of approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.201-203. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2020.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional prognostic value of echocardiographic follow-up in pulmonary hypertension - role of 3D right ventricular area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok Sithikun Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeab240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of 3D right ventricular function over 2D assessment in acute pulmonary embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.15167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moceri Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102278. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular area strain from 3D echocardiography: mechanistic insight of right ventricular dysfunction in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approaches for myocardial motion and deformation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.190. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2019.00190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Nepogodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Bhangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glasbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10243), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist Reviewed by the American College of Cardiology Health Care Innovation Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho P Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the assessment of myocardial strain patterns: Implications for adequate interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular shape and strain in congenital heart disease patients with right ventricular chronic volume loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.1174-1181. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based phenogrouping in heart failure to identify responders to cardiac resynchronization therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of the left ventricle: myocardial infarct classification challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avan A Suinesiaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A Ablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia A Albà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2017.2652449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent & Robust Segmentation of Cardiac Images by Deep Learning with Spatial Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.2137-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional right-ventricular regional deformation and survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.450-458. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jex163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Ventricular Function Evolution With Pregnancy in Repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (10), pp.1369.e9 - 1369.e11. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based generation of large databases of cardiac images: synthesis of pathological cine MR sequences from real healthy cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.755-766. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2714343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of left ventricular function to characterize heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Aakhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.117.007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion patterns by unsupervised multiple kernel learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential atrial performance at rest and exercise in athletes: Potential trigger for developing atrial dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brambila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2340-2352. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2562181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic model generation framework for computational simulation of cochlear implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1541-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyssynchronization reduces dynamic obstruction without affecting systolic function in patients with hypertrophic obstructive cardiomyopathy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (8), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-016-0903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of local changes in myocardial motion by diffeomorphic registration via currents: Application to paced hypertrophic obstructive cardiomyopathy in 2D echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial dysfunction relates to symptom onset in patients with heart failure and preserved left ventricular ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeu165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-atrial dyssynchrony may contribute to heart failure symptoms in patients with preserved ejection fraction : a potential novel therapeutic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.1655-1661. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.12927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Myocardial Motion Estimation Combining Tissue Doppler and B-Mode Echocardiographic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (11), pp.2098 - 2106. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2331392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion and deformation patterns in an experimental swine model of acute LBBB/CRT and chronic infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-014-0403-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrial functional and geometrical remodeling in highly trained male athletes: for better or worse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (6), pp.1143-1152. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model generation of coronary artery bifurcations from CTA and single plane angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Cárdenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.013701. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4769118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Atlas and Statistical Model of the Human Heart From Multislice CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanchez-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.28-44. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2230015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms amenable to CRT response: from pre-operative multimodal image data to patient-specific computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1--16. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Swine Model of Left Bundle Branch Block for Experimental Studies of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12265-013-9464-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-Based Quantification of Myocardial Motion Abnormalities: Added-Value for Understanding the Effect of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (12), pp.2186-2197. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained manifold learning for the characterization of pathological deviations from normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (8), pp.1532-1549. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic free-form deformation: Application to motion and strain estimation from 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.427-450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal statistical atlas of motion for the quantification of abnormal myocardial tissue velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning and information fusion for the population analysis of cardiac function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cardiac-rhythm related differences in hemodynamics using a 3D universal left atrial coordinate system dedicated to 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Beghella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Goujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation pour la quantification de biais dans l’analyse de populations: application à la comparaison du LGE conventionnel vs. synthétique avec TI optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based comparison of conventional LGE & synthetic MagIR-LGE with optimal inversion-time: impact on population analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Romero R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing cardiac dyssynchrony in M-mode echocardiography with attention maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Saiz-Vivó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Capallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.688-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ASD closure on right ventricular function using 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.68-69, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.10.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strainger things: discrete differential geometry for transporting right ventricular deformation across meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACVI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jead119.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic changes using an atlas based analysis of 4D flow MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography (SMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérida Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-based cardiac self-gating in free-running radial 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography 33rd Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannara Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular global and regional strain predict outcomes in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Ventricular Shape and Motion Reconstruction through a Healthy Model for Characterizing Remodeling after Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.159-167, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-month echocardiographic changes in pulmonary hypertension patients - Prognostic value of 3D area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular strain in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC scientific sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain and shape in volume overload: comparative analysis of Tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular function in acute pulmonary embolism: a three-dimensional strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume overload impact on 3D right ventricular shape and strain: comparative analysis of tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Transport of Surface Deformations from Pole Ladder to Symmetrical Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuman Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape in Medical Imaging. ShapeMI 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.116-124, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning analysis of myocardial deformation patterns to predict incident heart failure or death in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-operator variability of shapes and strain patterns: insights from a myocardial strain course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libson, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle : implications on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain: comparative analysis of Tetralogy of Fallot and atrial septal defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho-Imaging 2017 - Twenty-First Annual Meeting of the European Association of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning based diagnosis of heart failure with preserved ejection fraction: how much do we agree with the guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle: implications on survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cardiology (ESC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRIC - Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and registration coupling from short-axis Cine MRI: application to infarct diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of stress echocardiography to the diagnosis of heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii234, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion by multiple kernel learning: application to heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, FIMH 2015, Maastricht, The Netherlands, June 25-27, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Maastricht, Netherlands. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of a computational model for monopolar stimulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Dejea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S67-S68, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Polyaffine Transformations and Supervised Learning for the Automatic Diagnosis of LV Infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Michel Rohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Imaging and Modelling Challenges. STACOM 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. pp.190-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific virtual insertion of electrode array for electrical simulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S102-S103, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of 3D motion and deformation indexes for the analysis of LAD infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii81, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can machine learning help to identify heart failure with preserved ejection fraction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii38-9, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of infarct localization from myocardial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28712-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D regional right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii69, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual cochlear electrode insertion via parallel transport frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mistrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging (ISBI), 2015 IEEE 12th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New York, France. pp.1398 - 1401, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multiscale function extension to inexact matching. Application to the mapping of individuals to a learnt manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE International Conference on Geometric Science of Information (GSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.578-586, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion estimation combining tissue Doppler and B-mode echocardiographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio R Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based estimation of myocardial acceleration using TDFFD: a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54268-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based cardiac acceleration map using statistical shape and 3D+t myocardial tracking models; in-vitro study on heart phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa María de Caralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lake Buena Vista, United States. pp.86710U, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2008068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning characterization of abnormal myocardial motion patterns: application to CRT-induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Brugada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Statistical Atlas of the Whole Heart from a Large 4D CT Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology (CinC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Krakow, Poland. pp.541-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM to the heart: mapping of 4D continuous velocities for motion abnormality quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghafaryasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Reorientation Framework for the Atlas-Based Comparison of Motion from Cardiac Image Sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIA 2012 (Spatio-Temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33555-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation to quantify changes induced by left and right bundle branch block and pacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’12 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36961-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pathological Deviations from Normality using Constrained Manifold-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.256-263, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation (TDFFD) applied to motion and deformation quantification of tagged MRI sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’11 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.68-77, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28326-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupwise mutual information metric for cost efficient selection of a suitable reference in cardiac computational atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.76231R, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.844428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas construction and image analysis using statistical cardiac models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Figueras I Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Diffeomorphic Free-Form Deformation for Strain Quantification in 3D-US Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-based Quantification of Myocardial Motion Abnormalities: Added-value for the Understanding of CRT Outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septal Flash Assessment on CRT Candidates Based on Statistical Atlases of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.759-766, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of beam parameters and iodine quantification in dual-energy contrast enhanced digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouchevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States. pp.69130Z, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of laser-dazzling effects on TV cameras by means of pattern recognition algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bürsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Technologies for Optical Countermeasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.67380J</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rueckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kaissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.85-103, 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Machine Learning to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.35-56, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and biophysical models: how to benefit each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-164, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.201-203, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buntheng Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology : A Practical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2023, 978-3-031-05070-1. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2023, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Non-imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-200, 2023, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Machine Learning: The Basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Puyol-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Ruijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-33, 2023, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional assessment of cardiac motion and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning pathological deviations from a normal pattern of myocardial motion: Added value for CRT studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guorong Wu; Dinggang Shen; Mert Sabuncu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning and medical imaging, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.365-382, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Assessment of Cardiac Motion and Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan d'Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Shiota, ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.201-213, 2013, 9781841849935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent Biventricular Myocardial Segmentation Using Deep Learning for Mesh Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas statistiques et apprentissage de représentations pour la caractérisation de la fonction cardiaque à l’échelle de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard Lyon 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing and spatial alignment on cardiac MRI data (delayed enhancement, segmentations from CVI42 software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Duchateau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemia-Reperfusion Dynamics in Acute Myocardial Infarction Experimental Swine Model: New Insights from Quantitative CMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Augeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ovize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.qyaf162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of synthetic LGE with optimal inversion time vs. conventional LGE via representation learning: quantification of bias in population analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.110643. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of segmental longitudinal strain in transesophageal echocardiography by deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Austlid Taskén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Andreas Rye Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørnar Grenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jbhi.2025.3605793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIME 2.0: An update to the proposed requirements for cardiovascular imaging-related machine learning evaluation checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyuki Kagiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Tokodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quincy A Hathaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Arnaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Stym-Popper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Based Strain Estimation in Echocardiography Using Open and Collaborative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.877-879. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2024.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for augmenting intelligence in cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damini Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodri Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Yanamala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.e739-e748. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(24)00142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of myocardial injury in STEMI patients with delayed enhancement MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mewton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2023.1136760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-dependent decomposition of 3D right ventricular motion: beware of approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.201-203. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.echo.2020.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional prognostic value of echocardiographic follow-up in pulmonary hypertension - role of 3D right ventricular area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok Sithikun Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeab240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of 3D right ventricular function over 2D assessment in acute pulmonary embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.15167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moceri Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102278. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular area strain from 3D echocardiography: mechanistic insight of right ventricular dysfunction in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approaches for myocardial motion and deformation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.190. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2019.00190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist Reviewed by the American College of Cardiology Health Care Innovation Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho P Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Nepogodiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Bhangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glasbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10243), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Messas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Donal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the assessment of myocardial strain patterns: Implications for adequate interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular shape and strain in congenital heart disease patients with right ventricular chronic volume loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (10), pp.1174-1181. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based phenogrouping in heart failure to identify responders to cardiac resynchronization therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical shape modeling of the left ventricle: myocardial infarct classification challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avan A Suinesiaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A Ablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia A Albà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack A Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2017.2652449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent & Robust Segmentation of Cardiac Images by Deep Learning with Spatial Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.2137-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional right-ventricular regional deformation and survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.450-458. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jex163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right Ventricular Function Evolution With Pregnancy in Repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (10), pp.1369.e9 - 1369.e11. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based generation of large databases of cardiac images: synthesis of pathological cine MR sequences from real healthy cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.755-766. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2714343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of left ventricular function to characterize heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Aakhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.117.007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion patterns by unsupervised multiple kernel learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of electro-anatomical maps: application to an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Translational Engineering in Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1900215. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JTEHM.2016.2634006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential atrial performance at rest and exercise in athletes: Potential trigger for developing atrial dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brambila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2340-2352. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2562181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic model generation framework for computational simulation of cochlear implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1541-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyssynchronization reduces dynamic obstruction without affecting systolic function in patients with hypertrophic obstructive cardiomyopathy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (8), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-016-0903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of local changes in myocardial motion by diffeomorphic registration via currents: Application to paced hypertrophic obstructive cardiomyopathy in 2D echocardiographic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Giraldeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Penela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial dysfunction relates to symptom onset in patients with heart failure and preserved left ventricular ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeu165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-atrial dyssynchrony may contribute to heart failure symptoms in patients with preserved ejection fraction : a potential novel therapeutic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Falces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.1655-1661. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/echo.12927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Myocardial Motion Estimation Combining Tissue Doppler and B-Mode Echocardiographic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (11), pp.2098 - 2106. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2331392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion and deformation patterns in an experimental swine model of acute LBBB/CRT and chronic infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10554-014-0403-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrial functional and geometrical remodeling in highly trained male athletes: for better or worse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (6), pp.1143-1152. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-014-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model generation of coronary artery bifurcations from CTA and single plane angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Cárdenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.013701. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4769118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Atlas and Statistical Model of the Human Heart From Multislice CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanchez-Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.28-44. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2230015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms amenable to CRT response: from pre-operative multimodal image data to patient-specific computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1--16. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-013-1044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Swine Model of Left Bundle Branch Block for Experimental Studies of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Rigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Solanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12265-013-9464-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained manifold learning for the characterization of pathological deviations from normality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (8), pp.1532-1549. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-Based Quantification of Myocardial Motion Abnormalities: Added-Value for Understanding the Effect of Cardiac Resynchronization Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (12), pp.2186-2197. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic free-form deformation: Application to motion and strain estimation from 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.427-450. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal statistical atlas of motion for the quantification of abnormal myocardial tissue velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning and information fusion for the population analysis of cardiac function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cardiac-rhythm related differences in hemodynamics using a 3D universal left atrial coordinate system dedicated to 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Beghella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Goujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de représentation pour la quantification de biais dans l’analyse de populations: application à la comparaison du LGE conventionnel vs. synthétique avec TI optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based comparison of conventional LGE & synthetic MagIR-LGE with optimal inversion-time: impact on population analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Courand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Romero R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Painchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing cardiac dyssynchrony in M-mode echocardiography with attention maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Saiz-Vivó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Capallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.688-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ASD closure on right ventricular function using 3D echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Jaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.68-69, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.10.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strainger things: discrete differential geometry for transporting right ventricular deformation across meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACVI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jead119.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of age-related hemodynamic changes using an atlas based analysis of 4D flow MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Boccalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography (SMRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérida Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-based cardiac self-gating in free-running radial 4D Flow MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sigovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Magnetic Resonance Angiography 33rd Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannara Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Ventricular Shape and Motion Reconstruction through a Healthy Model for Characterizing Remodeling after Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.159-167, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular global and regional strain predict outcomes in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-month echocardiographic changes in pulmonary hypertension patients - Prognostic value of 3D area strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie (JESFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional right ventricular strain in pediatric pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ni Jone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbar Ivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC scientific sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain and shape in volume overload: comparative analysis of Tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE SFC 2019 - 29es Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular function in acute pulmonary embolism: a three-dimensional strain study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume overload impact on 3D right ventricular shape and strain: comparative analysis of tetralogy of Fallot and atrial septal defect patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kenny Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Transport of Surface Deformations from Pole Ladder to Symmetrical Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuman Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape in Medical Imaging. ShapeMI 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.116-124, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dursent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Iriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental prognostic value of changes in 3D right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sanfiorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Squara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning analysis of myocardial deformation patterns to predict incident heart failure or death in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Claggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-operator variability of shapes and strain patterns: insights from a myocardial strain course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Cikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libson, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle : implications on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie-Dan Schouver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes de la Société Française de Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rumindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D right ventricular strain: comparative analysis of Tetralogy of Fallot and atrial septal defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroecho-Imaging 2017 - Twenty-First Annual Meeting of the European Association of Echocardiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning based diagnosis of heart failure with preserved ejection fraction: how much do we agree with the guidelines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kunszt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional speckle tracking of the right ventricle: implications on survival in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Cardiology (ESC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infarct localization from myocardial deformation: Prediction and uncertainty quantification by regression from a low-dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRIC - Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and registration coupling from short-axis Cine MRI: application to infarct diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of myocardial motion by multiple kernel learning: application to heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, FIMH 2015, Maastricht, The Netherlands, June 25-27, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Maastricht, Netherlands. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of a computational model for monopolar stimulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Dejea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S67-S68, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of stress echocardiography to the diagnosis of heart failure with preserved ejection fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii234, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Polyaffine Transformations and Supervised Learning for the Automatic Diagnosis of LV Infarct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Michel Rohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Imaging and Modelling Challenges. STACOM 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. pp.190-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific virtual insertion of electrode array for electrical simulation of cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Martin Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.S102-S103, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical significance of 3D motion and deformation indexes for the analysis of LAD infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii81, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can machine learning help to identify heart failure with preserved ejection fraction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sanchez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Erdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii38-9, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of infarct localization from myocardial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28712-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of lead position vs. correction of electrical dyssynchrony in an experimental model of LBBB/CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH: Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D regional right ventricular function in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sermesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Moceri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEcho-Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Seville, Spain. pp.ii69, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jev251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual cochlear electrode insertion via parallel transport frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Mangado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ceresa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mistrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Imaging (ISBI), 2015 IEEE 12th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New York, France. pp.1398 - 1401, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multiscale function extension to inexact matching. Application to the mapping of individuals to a learnt manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE International Conference on Geometric Science of Information (GSI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.578-586, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing electrical patterns in an experimental swine model of dyssynchrony and CRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soto-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2013 (CINC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Zaragoza, Spain. pp.623-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial motion estimation combining tissue Doppler and B-mode echocardiographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio R Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based estimation of myocardial acceleration using TDFFD: a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nagoya, Japan. pp.262-270, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54268-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based cardiac acceleration map using statistical shape and 3D+t myocardial tracking models; in-vitro study on heart phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pashaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa María de Caralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lake Buena Vista, United States. pp.86710U, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2008068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold learning characterization of abnormal myocardial motion patterns: application to CRT-induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Mont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Brugada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Statistical Atlas of the Whole Heart from a Large 4D CT Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology (CinC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Krakow, Poland. pp.541-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPM to the heart: mapping of 4D continuous velocities for motion abnormality quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghafaryasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation to quantify changes induced by left and right bundle branch block and pacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’12 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36961-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Reorientation Framework for the Atlas-Based Comparison of Motion from Cardiac Image Sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIA 2012 (Spatio-Temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33555-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pathological Deviations from Normality using Constrained Manifold-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.256-263, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal diffeomorphic Free Form Deformation (TDFFD) applied to motion and deformation quantification of tagged MRI sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’11 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toronto, Canada. pp.68-77, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28326-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A groupwise mutual information metric for cost efficient selection of a suitable reference in cardiac computational atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Whitmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.76231R, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.844428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas construction and image analysis using statistical cardiac models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Sukno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Tobon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Butakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Figueras I Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Diffeomorphic Free-Form Deformation for Strain Quantification in 3D-US Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Doltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-based Quantification of Myocardial Motion Abnormalities: Added-value for the Understanding of CRT Outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Hoogendoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etelvino Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart (STACOM), MICCAI’10 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15835-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septal Flash Assessment on CRT Candidates Based on Statistical Atlases of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.759-766, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04271-3_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of beam parameters and iodine quantification in dual-energy contrast enhanced digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouchevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States. pp.69130Z, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of laser-dazzling effects on TV cameras by means of pattern recognition algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bürsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Technologies for Optical Countermeasures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.67380J</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rueckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Knolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kaissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.85-103, 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and biophysical models: how to benefit each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-164, 2023, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Freytag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Petrusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Machine Learning to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.35-56, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.201-203, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buntheng Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology : A Practical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2023, 978-3-031-05070-1. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2023, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Non-imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-200, 2023, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Machine Learning: The Basics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Puyol-Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Ruijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Big Data in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-33, 2023, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05071-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional assessment of cardiac motion and deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Loncaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning pathological deviations from a normal pattern of myocardial motion: Added value for CRT studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Piella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Craene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guorong Wu; Dinggang Shen; Mert Sabuncu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning and medical imaging, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.365-382, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Assessment of Cardiac Motion and Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Bijnens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan d'Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sitges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Shiota, ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D echocardiography, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.201-213, 2013, 9781841849935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consistent Biventricular Myocardial Segmentation Using Deep Learning for Mesh Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delingette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas statistiques et apprentissage de représentations pour la caractérisation de la fonction cardiaque à l’échelle de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard Lyon 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-processing and spatial alignment on cardiac MRI data (delayed enhancement, segmentations from CVI42 software)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deleat-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Freiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Austlid Task&#233;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andreas Rye Berg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Grenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2025.3605793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Kagiyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Tokodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quincy A Hathaway" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Arnaout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Davies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2024.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damini Dey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Yanamala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00142-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2020.08.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baudouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Sithikun Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sartre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.15167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ni Jone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbar Ivy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho P Sengupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cikes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Doltra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Jaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Claggett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Piella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avan A Suinesiaputra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Ablin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia A Alb&#224;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2017.2652449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Dan Schouver" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jex163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2714343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Erdei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kunszt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Aakhus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.117.007138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fraser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bijnens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brambila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2562181" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Mangado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ceresa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Kjer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1541-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giraldeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gabrielli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-016-0903-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falces" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu165" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Falces" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.12927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R16RHXL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Porras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2331392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Solanes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-014-0403-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montserrat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2845-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n C&#225;rdenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Diez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pashaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frangi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4769118" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogendoorn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez-Quintana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitmarsh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sukno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2230015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1044-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rigol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Solanes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvino Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12265-013-9464-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.07.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Beghella" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Elsayed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saiz-Viv&#243;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Capallera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825192v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_35" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825233v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prieto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_18" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.04.052" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanfiorenzo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Squara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994487v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cikes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claggett" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994489v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994491v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moceri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degiovanni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161688v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352460v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Erdei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev271" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208016v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Dejea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev278" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev263" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208019v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28712-6_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibelin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev251" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mistrik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320250v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_64" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNTG7BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320234v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Porras" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_60" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNL80SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_31" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320276v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Planes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a de Caralt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008068" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Brugada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_53" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FNFFZZ88-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lekadir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Hoogendoorn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320726v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Craene" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tobon-Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghafaryasl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235582" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813822v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Merino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33555-6_3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320720v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porras" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frangi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36961-2_16" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PR5JQXWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_32" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320745v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Butakoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28326-0_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320752v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Whitmarsh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Sukno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844428" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Figueras I Ventura" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZSQGFJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320746v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-81V6N7SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_92" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q2M9DWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouchevreau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#252;ller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770148" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eberle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B&#252;rsing" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212059v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knolle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razavi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kaissis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212050v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00009-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212071v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212068v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;regan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212037v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_10" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Puyol-Ant&#243;n" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Ruijsink" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460177v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352464v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320766v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755317v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04540429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062130v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zheng" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ovize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Austlid Task&#233;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andreas Rye Berg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Grenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jbhi.2025.3605793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Kagiyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Tokodi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quincy A Hathaway" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Arnaout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Davies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2024.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damini Dey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Yanamala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(24)00142-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2020.08.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baudouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Sithikun Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sartre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.15167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ni Jone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbar Ivy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2019.00190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho P Sengupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Cikes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Doltra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Jaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Claggett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Piella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avan A Suinesiaputra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Ablin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia A Alb&#224;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Allen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2017.2652449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Dan Schouver" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jex163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2714343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Erdei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kunszt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Aakhus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.117.007138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fraser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bijnens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soto-Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Butakoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Armenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2016.2634006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bijnens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brambila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2562181" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Mangado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ceresa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Kjer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1541-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giraldeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gabrielli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-016-0903-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falces" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu165" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Falces" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/echo.12927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R16RHXL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Porras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2331392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Solanes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-014-0403-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montserrat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2845-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n C&#225;rdenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Diez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pashaei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frangi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4769118" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogendoorn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez-Quintana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whitmarsh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sukno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2230015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1044-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rigol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Solanes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvino Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12265-013-9464-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Beghella" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Elsayed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saiz-Viv&#243;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Capallera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825192v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_35" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825233v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prieto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanfiorenzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.04.052" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanfiorenzo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Squara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994487v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cikes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claggett" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994489v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994491v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moceri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degiovanni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161688v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352460v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Erdei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Dejea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev271" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legallois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev278" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev263" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208019v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28712-6_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217956v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibelin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jev251" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mistrik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320250v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_64" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNTG7BH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320217v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320234v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Porras" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_60" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNL80SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_31" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320276v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Planes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a de Caralt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008068" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Brugada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_53" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FNFFZZ88-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lekadir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Hoogendoorn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320726v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Craene" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tobon-Gomez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghafaryasl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235582" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320720v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porras" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Frangi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36961-2_16" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PR5JQXWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813822v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Merino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33555-6_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_32" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320745v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Butakoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28326-0_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320752v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Whitmarsh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Sukno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844428" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Figueras I Ventura" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZSQGFJW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320746v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etel Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320748v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15835-3_7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-81V6N7SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320756v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04271-3_92" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q2M9DWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouchevreau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#252;ller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770148" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320761v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eberle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B&#252;rsing" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212059v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Knolle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razavi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kaissis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212035v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00009-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212071v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212068v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;regan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-05071-8" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212037v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_10" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Puyol-Ant&#243;n" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Ruijsink" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05071-8_2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460177v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352464v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320766v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755317v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04540429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062130v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zheng" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eee51f3248a008a02b70f608d4c84bb1a91bd96b;origin=https://github.com/nicolasduchateau/CMR-imageDataAlignment;visit=swh:1:snp:7611f1613758f4fa04c79478268141711357a573;anchor=swh:1:rev:d2051c07c56e544667797a9c1a6273e68ab58503" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>