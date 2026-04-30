--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -714,321 +714,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating clustering quality using features salience: a promising approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the dynamics and influence of the research work of Prof. Liu Zeyuan in China featuring a new hybrid approach combining community detection with topic tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Chen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younes Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-021-05942-7⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), pp.6273-6300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-021-04010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714726v1</w:t>
+                <w:t xml:space="preserve">hal-03285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamics and influence of the research work of Prof. Liu Zeyuan in China featuring a new hybrid approach combining community detection with topic tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating clustering quality using features salience: a promising approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cuxac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (7), pp.6273-6300. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (19), pp.12939-12956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11192-021-04010-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-021-05942-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285158v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science of Science research in mainland China: 40 years of evolution. A new method of analysis based on clustering with feature maximization and contrast graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al Shehabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1970,451 +1970,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), 2023, Paris, France. pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398742v1</w:t>
+                <w:t xml:space="preserve">hal-04130221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321407v1</w:t>
+                <w:t xml:space="preserve">hal-04113024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.377-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130221v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. pp.106-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04113024v1</w:t>
+                <w:t xml:space="preserve">hal-04321407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,256 +2718,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINr: Fast Computing of Sparse Interpretable Node Representations is not a Sin!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narcissist! Do you need so much attention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Connes</w:t>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX, 19th International Symposium on Intelligent Data Analysis, IDA 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAP : Conférence sur l'Apprentisage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne (en distanciel), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197434v1</w:t>
+                <w:t xml:space="preserve">hal-03236703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcissist! Do you need so much attention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+                <w:t xml:space="preserve">SINr: Fast Computing of Sparse Interpretable Node Representations is not a Sin!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP : Conférence sur l'Apprentisage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX, 19th International Symposium on Intelligent Data Analysis, IDA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Porto, Portugal. pp.325-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236703v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription de macroprogestatifs oraux en alternative aux contraceptions validées : étude de pratiques en Région Centre.</w:t>
               </w:r>
@@ -3048,51 +3048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de plongements lexicaux par une approche réseaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3124,290 +3124,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de communautés ego-centrées par apprentissage supervisé d'espaces prétopologiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+                <w:t xml:space="preserve">Apprentissage et évaluation de plongements lexicaux sur un corpus SNCF en langue spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xining Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Extraction et Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.117-128</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003133v1</w:t>
+                <w:t xml:space="preserve">hal-01982661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et évaluation de plongements lexicaux sur un corpus SNCF en langue spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de communautés ego-centrées par apprentissage supervisé d'espaces prétopologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Extraction et Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning pretopological spaces to extract ego-centered communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,416 +3448,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Community Detection Fully Unsupervised? The Case of Weighted Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing a Feature Selection Metric from Machine Learning to Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018: Complex Networks and Their Applications VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018:The Seventh International Conference on Complex Networks &amp; their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05414-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982660v1</w:t>
+                <w:t xml:space="preserve">hal-03250913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing a Feature Selection Metric from Machine Learning to Complex Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Community Detection Fully Unsupervised? The Case of Weighted Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018:The Seventh International Conference on Complex Networks &amp; their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018: Complex Networks and Their Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250913v1</w:t>
+                <w:t xml:space="preserve">hal-01982660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une métrique de sélection de variables appliquée à la centralité et à la détection des rôles communautaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'important c'est de participer&amp;quot; : positive #ironie. Analyse de sentiments et détection de l'ironie Les systèmes du LIUM et d'OCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Extraction et Gestion des Connaissances (EGC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.9-20</w:t>
+              <w:t xml:space="preserve">DEFT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504066v1</w:t>
+                <w:t xml:space="preserve">hal-01592453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'important c'est de participer&amp;quot; : positive #ironie. Analyse de sentiments et détection de l'ironie Les systèmes du LIUM et d'OCTO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une métrique de sélection de variables appliquée à la centralité et à la détection des rôles communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Extraction et Gestion des Connaissances (EGC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592453v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
               </w:r>
@@ -3932,330 +3932,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing and Visualizing Temporal Analysis of Large Text Data Issued for Open Sources : Past and Future Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diachronic'Explorer: Keep track of your clusters !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference: Beyond Databases, Architectures and Structures (BDAS’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Ustron, Poland. pp.56-76, </w:t>
+              <w:t xml:space="preserve">RCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-34099-9_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340846v1</w:t>
+                <w:t xml:space="preserve">hal-01444752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic'Explorer : keep track of your clusters !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing and Visualizing Temporal Analysis of Large Text Data Issued for Open Sources : Past and Future Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Conference: Beyond Databases, Architectures and Structures (BDAS’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ustron, Poland. pp.56-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-34099-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340844v1</w:t>
+                <w:t xml:space="preserve">hal-01340846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic'Explorer: Keep track of your clusters !</w:t>
+                <w:t xml:space="preserve">Diachronic'Explorer : keep track of your clusters !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RCIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444752v1</w:t>
+                <w:t xml:space="preserve">hal-01340844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New efficient clustering quality indexes</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4330,667 +4330,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reliable and evolutive web application to detect social capitalists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENIC.2015.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165487v1</w:t>
+                <w:t xml:space="preserve">hal-01164453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tebbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISKO-MAGHREB 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reliable and evolutive web application to detect social capitalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASONAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164453v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of considering social capitalism when measuring influence on Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Prendre en compte le capitalisme social dans la mesure de l’influence sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BESC 2014 - International Conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatiques, MARAMI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105133v1</w:t>
+                <w:t xml:space="preserve">hal-01214843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte le capitalisme social dans la mesure de l’influence sur Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatiques, MARAMI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214843v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of considering social capitalism when measuring influence on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.371-374, </w:t>
+              <w:t xml:space="preserve">BESC 2014 - International Conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011910v2</w:t>
+                <w:t xml:space="preserve">hal-01105133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de rôles communautaires dans des réseaux orientés appliquée à Twitter</w:t>
               </w:r>
@@ -5343,186 +5343,186 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
+                <w:t xml:space="preserve">Human-AI Co-Design of Profile-Aware Feedback for Metacognitive Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490103v1</w:t>
+                <w:t xml:space="preserve">hal-05602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
+                <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -5555,75 +5555,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556360v1</w:t>
+                <w:t xml:space="preserve">hal-05490103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
+                <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -5638,93 +5638,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494085v1</w:t>
+                <w:t xml:space="preserve">hal-05556360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TracePath: Modeling and Analyzing Competency Trajectories with Graph-Based Learning Analytics over a Hybrid Polystore</w:t>
+                <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
@@ -5757,146 +5757,247 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490129v1</w:t>
+                <w:t xml:space="preserve">hal-05494085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TracePath: Modeling and Analyzing Competency Trajectories with Graph-Based Learning Analytics over a Hybrid Polystore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5906,51 +6007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Louvain : maximizing modularity in directed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5963,51 +6064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université d'Orléans. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6017,114 +6118,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du capitalisme social sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Universite d'orléans, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01171497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6192,51 +6293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9D09017"/>
+    <w:nsid w:val="C507D4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6423,51 +6524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dugue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233490280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/nicolas-dugue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiolex.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05419147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajd Meskini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-024-11637-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-05942-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gueddari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-04010-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al Shehabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03503-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0214-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0178-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xining Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16145-3\_38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34099-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549367" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bridoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daviau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLTD7XP2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dugue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233490280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/nicolas-dugue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiolex.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05419147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajd Meskini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-024-11637-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gueddari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-04010-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-05942-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al Shehabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03503-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0214-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0178-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xining Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16145-3\_38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34099-9_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bridoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daviau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLTD7XP2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>