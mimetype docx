--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -121,146 +121,167 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">233490280</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=K4L78K0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Le Mans Université</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire d'Informatique de l'Université du Mans - LIUM</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Page perso - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lium.univ-lemans.fr/team/nicolas-dugue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recherche participative - Seemantics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Semiolex : devinez les mots, éclairez les algorithmes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Jouez et participez à notre travail de recherche sur les embeddings interprétables</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">semiolex.univ-lemans.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -290,5825 +311,5942 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning Educational Stakeholder Perceptions of Learner Profiling with Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3991/ijet.v20i04.55861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up the Training of Neural Networks with the One-Step Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajd Meskini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56 (3), pp.178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11063-024-11637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Communities to Interpretable Network and Word Embedding: an Unified Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/comnet/cnae034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction matters in complex networks: A theoretical and applied study for greedy modularity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 603, pp.127798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2022.127798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamics and influence of the research work of Prof. Liu Zeyuan in China featuring a new hybrid approach combining community detection with topic tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (7), pp.6273-6300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11192-021-04010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating clustering quality using features salience: a promising approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (19), pp.12939-12956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-021-05942-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science of Science research in mainland China: 40 years of evolution. A new method of analysis based on clustering with feature maximization and contrast graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Al Shehabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.2971-2999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11192-020-03503-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic summarization of scientific publications using a feature selection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Al Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (2-3), pp.203-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00799-017-0214-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation pour la détection d’évolutions dans des corpus de publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Features for the Discrimination of Twitter Users: Application to the Prediction of Offline Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13278-016-0329-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203171v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community role approach to assess social capitalists visibility in the Twitter network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.26:1-26-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0266-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social capitalists on Twitter: detection, evolution and behavioral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-014-0178-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Almudévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11463660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Numbers Tell Half the Story: Human-Metric Alignment in Topic Model Evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation perceptive de l'interprétabilité dimensionnelle dans les représentations parcimonieuses du locuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Malaterre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">JEP2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527494v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINr-filtered : Favoriser l'émergence du sens en filtrant les communautés extraites des réseaux de cooccurrences de mots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">When Numbers Tell Half the Story: Human-Metric Alignment in Topic Model Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.429-430</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470451v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SINr-filtered : Favoriser l'émergence du sens en filtrant les communautés extraites des réseaux de cooccurrences de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), 2023, Paris, France. pp.83-91</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.429-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130221v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. pp.106-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.377-388, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. pp.106-115</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), 2023, Paris, France. pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321407v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. -F Bonastre</w:t>
+                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035617v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of weakly-supervised methods for aspect extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+                <w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+                <w:t xml:space="preserve">Imen Ben-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765562v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Embedding Spaces Interpretable? Results of an Intrusion Detection Evaluation on a Large French Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4414-4419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcissist! Do you need so much attention?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of weakly-supervised methods for aspect extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP : Conférence sur l'Apprentisage automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne (en distanciel), France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236703v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINr: Fast Computing of Sparse Interpretable Node Representations is not a Sin!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX, 19th International Symposium on Intelligent Data Analysis, IDA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Porto, Portugal. pp.325-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription de macroprogestatifs oraux en alternative aux contraceptions validées : étude de pratiques en Région Centre.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Narcissist! Do you need so much attention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Pari(s) Santé Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CAP : Conférence sur l'Apprentisage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139136v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de plongements lexicaux par une approche réseaux complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prescription de macroprogestatifs oraux en alternative aux contraceptions validées : étude de pratiques en Région Centre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Pari(s) Santé Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408156v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et évaluation de plongements lexicaux sur un corpus SNCF en langue spécialisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extraction de communautés ego-centrées par apprentissage supervisé d'espaces prétopologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Extraction et Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de communautés ego-centrées par apprentissage supervisé d'espaces prétopologiques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apprentissage et évaluation de plongements lexicaux sur un corpus SNCF en langue spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xining Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Extraction et Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.117-128</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003133v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning pretopological spaces to extract ego-centered communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Macau, China. pp.488-500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-16145-3\_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing a Feature Selection Metric from Machine Learning to Complex Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de plongements lexicaux par une approche réseaux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018:The Seventh International Conference on Complex Networks &amp; their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250913v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Community Detection Fully Unsupervised? The Case of Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLEX NETWORKS 2018: Complex Networks and Their Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'important c'est de participer&amp;quot; : positive #ironie. Analyse de sentiments et détection de l'ironie Les systèmes du LIUM et d'OCTO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bringing a Feature Selection Metric from Machine Learning to Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018:The Seventh International Conference on Complex Networks &amp; their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05414-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592453v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une métrique de sélection de variables appliquée à la centralité et à la détection des rôles communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Extraction et Gestion des Connaissances (EGC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'important c'est de participer&amp;quot; : positive #ironie. Analyse de sentiments et détection de l'ironie Les systèmes du LIUM et d'OCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Tebbakh</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTE-ISKO Maghreb 2015 Post Proceedings Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">DEFT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179690v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic'Explorer: Keep track of your clusters !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tebbakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE-ISKO Maghreb 2015 Post Proceedings Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444752v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing and Visualizing Temporal Analysis of Large Text Data Issued for Open Sources : Past and Future Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">New efficient clustering quality indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference: Beyond Databases, Architectures and Structures (BDAS’2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340846v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic'Explorer : keep track of your clusters !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Performing and Visualizing Temporal Analysis of Large Text Data Issued for Open Sources : Past and Future Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Conference: Beyond Databases, Architectures and Structures (BDAS’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ustron, Poland. pp.56-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-34099-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340844v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New efficient clustering quality indexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Diachronic'Explorer : keep track of your clusters !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">RCIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350509v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diachronic'Explorer: Keep track of your clusters !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ENIC.2015.20⟩</w:t>
+              <w:t xml:space="preserve">RCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164453v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A reliable and evolutive web application to detect social capitalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-MAGHREB 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ASONAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231791v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reliable and evolutive web application to detect social capitalists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Feature selection and complex networks methods for an analysis of collaboration evolution in science: an application to the ISTEX digital library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tebbakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ISKO-MAGHREB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165487v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte le capitalisme social dans la mesure de l’influence sur Twitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatiques, MARAMI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENIC.2015.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214843v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the importance of considering social capitalism when measuring influence on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t>
+              <w:t xml:space="preserve">BESC 2014 - International Conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011910v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of considering social capitalism when measuring influence on Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Prendre en compte le capitalisme social dans la mesure de l’influence sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BESC 2014 - International Conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatiques, MARAMI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105133v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de rôles communautaires dans des réseaux orientés appliquée à Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918175v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capitalistes sociaux sur Twitter : détection via des mesures de similarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification de rôles communautaires dans des réseaux orientés appliquée à Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.329-334</w:t>
+              <w:t xml:space="preserve">14ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807822v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Social Capitalists on Twitter Using Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germany. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36844-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle communautaire des capitalistes sociaux dans Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques (MARAMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capitalistes sociaux sur Twitter : détection via des mesures de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.329-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-AI Co-Design of Profile-Aware Feedback for Metacognitive Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAI-Profile: Explainable AI for Transparent Learner Profiling in Digital Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History-Aware Sequence Modeling for Authentic Learner Profiling in the Age of Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating Transparent Learner Profiling through Explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TracePath: Modeling and Analyzing Competency Trajectories with Graph-Based Learning Analytics over a Hybrid Polystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ouared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302071v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Louvain : maximizing modularity in directed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université d'Orléans. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6118,114 +6256,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du capitalisme social sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Universite d'orléans, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01171497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6293,51 +6431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C507D4FD"/>
+    <w:nsid w:val="98BBE917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6524,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dugue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233490280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/nicolas-dugue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiolex.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05419147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajd Meskini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-024-11637-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gueddari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-04010-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-05942-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al Shehabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03503-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0214-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0178-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xining Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16145-3\_38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34099-9_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bridoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daviau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLTD7XP2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dugue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233490280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=K4L78K0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/nicolas-dugue/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semiolex.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouared" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v20i04.55861" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05419147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajd Meskini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-024-11637-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gueddari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-04010-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-05942-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Al Shehabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03503-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0214-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0178-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11463660" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05625493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barhoumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bonnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xining Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16145-3\_38" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05414-4_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03179690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34099-9_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549367" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bridoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daviau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLTD7XP2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>