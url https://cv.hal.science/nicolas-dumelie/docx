--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -189,3399 +189,3792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Hemispheric Transport of the Hunga Aerosol Plume: In Situ Evidence and Radiative Effects from the Northern Hemisphere</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Kloss</w:t>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Bartolome Garcia</w:t>
+                <w:t xml:space="preserve">Robin Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Briaud</w:t>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05385867v1</w:t>
+                <w:t xml:space="preserve">hal-05574672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Large Scale Geostatistical Methane Monitoring with Part-based Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhémar de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW69036.2025.00301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an airborne Eddy covariance system dedicated to greenhouse gases (CO2/CH4) and energy fluxes measurements of heterogeneous landscapes onboard fixed-wing UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-6449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphere to lower stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Geophysical Union (AGU), Dec 2023, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.170542051.17484630/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114851v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095536v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Vernier</w:t>
+                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Renard</w:t>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.4471-4491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283383v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705895v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 326, pp.138421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-02874632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O flux measurements over an irrigated maize crop: A comparison of three methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 264, pp.56-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physicochemical parameters and on atmospheric N2O and CH4 emissions of tropical soils, Uvéa Island (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (17), pp.10022-10035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCLAS, a quantum cascade laser absorption spectrometer devoted to the in situ measurement of atmospheric N2O and CH4 emission fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of the reaction of chlorine atoms with hydroxyacetone in gas-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Decarpenterie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4790376⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333059v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the reaction of chlorine atoms with hydroxyacetone in gas-phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">QCLAS, a quantum cascade laser absorption spectrometer devoted to the in situ measurement of atmospheric N2O and CH4 emission fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.10.063⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84(2) (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4790376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02374852v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet denoising for infrared laser spectroscopy and gas detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (6), pp.700-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1366/11-06459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and optical properties of plant cell wall bioinspired materials: cellulose-lignin multilayer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (11), pp.839-850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 103 (3), pp.717-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-011-4522-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of human osteoblast-like cells in contact with electrodeposited calcium phosphate coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benhayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouthors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79(1), pp.108-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.b.30519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00077680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of electrodeposited calcium phosphate coatings by complementary scanning electron microscopy and sanning-transmission electron microscopy associated to X-ray microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benhayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rousse-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouthors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 492 (1-2), pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.07.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00069610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an airborne Eddy covariance system dedicated to greenhouse gases (CO2/CH4) and energy fluxes measurements of heterogeneous landscapes onboard fixed-wing UAV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moncourtois</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05142080v1</w:t>
+              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learned from a UAS survey of methane emissions from multiple biogas plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05448863v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+                <w:t xml:space="preserve">Application of in situ CO2 and CH4 concentrations measurements on-board UAV to monitor surface emissions on a grazed grassland, against ground-based Eddy Covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05357420v1</w:t>
+              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphere to lower stratosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : Fall Meeting 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04399250v1</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from a UAS survey of methane emissions from multiple biogas plants in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+                <w:t xml:space="preserve">Cross-Hemispheric Transport of the Hunga Aerosol Plume: In Situ Evidence and Radiative Effects from the Northern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bartolome Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...293 lines deleted...]
-                <w:t xml:space="preserve">hal-04282653v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05385867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3649,51 +4042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE450E2"/>
+    <w:nsid w:val="8CE91F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +4273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>