--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1050,593 +1050,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095536v1</w:t>
+                <w:t xml:space="preserve">hal-05114851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114851v1</w:t>
+                <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Donnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+                <w:t xml:space="preserve">J.-P. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">G. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705895v1</w:t>
+                <w:t xml:space="preserve">hal-04283383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Berthet</w:t>
+                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vernier</w:t>
+                <w:t xml:space="preserve">Ludovic Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Renard</w:t>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.4471-4491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283383v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00069610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
@@ -3769,212 +3769,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Measurements by Ultra-Light SpEctrometer&amp;quot; (AMULSE) dedicated to vertical profile measurements of greenhouse gases (CO2, CH4) under stratospheric balloons: instrumental development and field application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Maamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016, held 17-22 April, 2016 in Vienna Austria, id. EPSC2016-13468 - Poster in Session AS4.16/GI2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne (Austria), Austria. 18, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Hemispheric Transport of the Hunga Aerosol Plume: In Situ Evidence and Radiative Effects from the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bartolome Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Briaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05385867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4042,51 +4167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CE91F66"/>
+    <w:nsid w:val="942A9869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4273,51 +4398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>