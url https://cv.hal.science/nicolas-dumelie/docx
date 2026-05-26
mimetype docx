--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -625,286 +625,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Albora</w:t>
+                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vincent</w:t>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vianna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448863v1</w:t>
+                <w:t xml:space="preserve">hal-05357420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WRF-Chem CO2 simulation over a medium sized city: An evaluation across grey-zone resolutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Joly</w:t>
+                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357420v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphere to lower stratosphere</w:t>
               </w:r>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1050,632 +1050,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114851v1</w:t>
+                <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095536v1</w:t>
+                <w:t xml:space="preserve">hal-05114851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Vernier</w:t>
+                <w:t xml:space="preserve">Ludovic Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Renard</w:t>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.4471-4491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283383v1</w:t>
+                <w:t xml:space="preserve">hal-04705895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+                <w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Donnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+                <w:t xml:space="preserve">H. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">J.-B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (14), pp.4471-4491. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705895v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of the reaction of chlorine atoms with hydroxyacetone in gas-phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,51 +2287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCLAS, a quantum cascade laser absorption spectrometer devoted to the in situ measurement of atmospheric N2O and CH4 emission fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet denoising for infrared laser spectroscopy and gas detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
@@ -3431,77 +3431,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. </w:t>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Measurements by Ultra-Light SpEctrometer&amp;quot; (AMULSE) dedicated to vertical profile measurements of greenhouse gases (CO2, CH4) under stratospheric balloons: instrumental development and field application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Maamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="942A9869"/>
+    <w:nsid w:val="33246DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4398,51 +4398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9723-4852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114494460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219503290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139834334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adh&#233;mar de Senneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mapp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00077680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZW2MZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse-Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PX8K0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>