--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2033,787 +2033,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décorrélation de séquences de nombres aléatoires pour la simulation de modèles individu-centrés</w:t>
+                <w:t xml:space="preserve">Generation of graphical user interface by meta-programming: application to individual based models with Java annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Ecole Doctorale SPI « Modélisation Stochastique En Ingénieries », Université Blaise Pascal, Clermont-Ferrand, FRA, Juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.5</w:t>
+              <w:t xml:space="preserve">SCS International Conference on Modeling and Simulation - Methodology, Tools, Software Applications, Calgary, Canada, Août 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588639v1</w:t>
+                <w:t xml:space="preserve">hal-02588635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Graphical User Interface by Meta-programming Application to Individual Based Models with Java reflection API and annotations</w:t>
+                <w:t xml:space="preserve">Décorrélation de séquences de nombres aléatoires pour la simulation de modèles individu-centrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;S-MTSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Calgary, Canada. pp.163-169</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Ecole Doctorale SPI « Modélisation Stochastique En Ingénieries », Université Blaise Pascal, Clermont-Ferrand, FRA, Juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077381v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of graphical user interface by meta-programming: application to individual based models with Java annotations</w:t>
+                <w:t xml:space="preserve">Generation of Graphical User Interface by Meta-programming Application to Individual Based Models with Java reflection API and annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faure</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hill</w:t>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS International Conference on Modeling and Simulation - Methodology, Tools, Software Applications, Calgary, Canada, Août 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+              <w:t xml:space="preserve">M&amp;S-MTSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Calgary, Canada. pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588635v1</w:t>
+                <w:t xml:space="preserve">hal-02077381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimAquaLife : un outil pour la modélisation de faune aquatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dumoulin</w:t>
+                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres des sciences et technologiques de l'information (ASTI), Clermont-Ferrand, FRA, 24-26 Octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.19</w:t>
+              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588623v1</w:t>
+                <w:t xml:space="preserve">hal-02588624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre paysage hydrologique et peuplements biologiques. Rôle des zones humides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SimAquaLife : un outil pour la modélisation de faune aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CNRS Piren Seine La Seine et son bassin : de la recherche à la gestion, Paris, février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.14</w:t>
+              <w:t xml:space="preserve">2èmes rencontres des sciences et technologiques de l'information (ASTI), Clermont-Ferrand, FRA, 24-26 Octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la modélisation individus-centrée dans la compréhension des phénomènes migratoires de la civelle en estuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la modélisation au Cemagref 3-4 octobre 2005 Clermont Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual experiments: the estuarine migration of glass eel with an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Indo-Pacific Fish Conference, Howard International House, Taipei, TWN, May 15-20, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Relations entre paysage hydrologique et peuplements biologiques. Rôle des zones humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
+              <w:t xml:space="preserve">Colloque CNRS Piren Seine La Seine et son bassin : de la recherche à la gestion, Paris, février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588624v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a framework for multi-scale models of freshwater fishes</w:t>
               </w:r>
@@ -3228,277 +3228,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Richard</w:t>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Dumoulin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598481v1</w:t>
+                <w:t xml:space="preserve">hal-02808414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Richard</w:t>
+                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808414v1</w:t>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3964,182 +3964,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantal</w:t>
+                <w:t xml:space="preserve">GéoPAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Claire.Jacquet@inrae.Fr Jacquet</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995895v1</w:t>
+                <w:t xml:space="preserve">hal-04996876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GéoPAT</w:t>
+                <w:t xml:space="preserve">Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Claire.Jacquet@inrae.Fr Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996876v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EasyABC : Efficient Approximate Bayesian Computation Sampling Schemes</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A77BC4A5"/>
+    <w:nsid w:val="31245F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3803-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010101304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2328b0fa1f3fb48fdf7fe86183b1cdff80759144;origin=https://hal.archives-ouvertes.fr/hal-04086912;visit=swh:1:snp:b211398a82bfbe48eb2be128acca1c31d9a20419;anchor=swh:1:rel:184b3246a0e9092d383b0af54e6c435dce5c6fbd;path=/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3803-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010101304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2328b0fa1f3fb48fdf7fe86183b1cdff80759144;origin=https://hal.archives-ouvertes.fr/hal-04086912;visit=swh:1:snp:b211398a82bfbe48eb2be128acca1c31d9a20419;anchor=swh:1:rel:184b3246a0e9092d383b0af54e6c435dce5c6fbd;path=/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>