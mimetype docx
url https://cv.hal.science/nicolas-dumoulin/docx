--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2033,787 +2033,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of graphical user interface by meta-programming: application to individual based models with Java annotations</w:t>
+                <w:t xml:space="preserve">Décorrélation de séquences de nombres aléatoires pour la simulation de modèles individu-centrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS International Conference on Modeling and Simulation - Methodology, Tools, Software Applications, Calgary, Canada, Août 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Ecole Doctorale SPI « Modélisation Stochastique En Ingénieries », Université Blaise Pascal, Clermont-Ferrand, FRA, Juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588635v1</w:t>
+                <w:t xml:space="preserve">hal-02588639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décorrélation de séquences de nombres aléatoires pour la simulation de modèles individu-centrés</w:t>
+                <w:t xml:space="preserve">Generation of Graphical User Interface by Meta-programming Application to Individual Based Models with Java reflection API and annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Ecole Doctorale SPI « Modélisation Stochastique En Ingénieries », Université Blaise Pascal, Clermont-Ferrand, FRA, Juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.5</w:t>
+              <w:t xml:space="preserve">M&amp;S-MTSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Calgary, Canada. pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588639v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Graphical User Interface by Meta-programming Application to Individual Based Models with Java reflection API and annotations</w:t>
+                <w:t xml:space="preserve">Generation of graphical user interface by meta-programming: application to individual based models with Java annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Faure</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
+                <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;S-MTSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Calgary, Canada. pp.163-169</w:t>
+              <w:t xml:space="preserve">SCS International Conference on Modeling and Simulation - Methodology, Tools, Software Applications, Calgary, Canada, Août 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077381v1</w:t>
+                <w:t xml:space="preserve">hal-02588635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Relations entre paysage hydrologique et peuplements biologiques. Rôle des zones humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
+              <w:t xml:space="preserve">Colloque CNRS Piren Seine La Seine et son bassin : de la recherche à la gestion, Paris, février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588624v1</w:t>
+                <w:t xml:space="preserve">hal-02588632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimAquaLife : un outil pour la modélisation de faune aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la modélisation individus-centrée dans la compréhension des phénomènes migratoires de la civelle en estuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres des sciences et technologiques de l'information (ASTI), Clermont-Ferrand, FRA, 24-26 Octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.19</w:t>
+              <w:t xml:space="preserve">Journées de la modélisation au Cemagref 3-4 octobre 2005 Clermont Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588623v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la modélisation individus-centrée dans la compréhension des phénomènes migratoires de la civelle en estuaire</w:t>
+                <w:t xml:space="preserve">Virtual experiments: the estuarine migration of glass eel with an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la modélisation au Cemagref 3-4 octobre 2005 Clermont Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">7th Indo-Pacific Fish Conference, Howard International House, Taipei, TWN, May 15-20, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587177v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual experiments: the estuarine migration of glass eel with an individual-based model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SimAquaLife : un outil pour la modélisation de faune aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Indo-Pacific Fish Conference, Howard International House, Taipei, TWN, May 15-20, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">2èmes rencontres des sciences et technologiques de l'information (ASTI), Clermont-Ferrand, FRA, 24-26 Octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587175v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre paysage hydrologique et peuplements biologiques. Rôle des zones humides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Dumoulin</w:t>
+                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CNRS Piren Seine La Seine et son bassin : de la recherche à la gestion, Paris, février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.14</w:t>
+              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588632v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a framework for multi-scale models of freshwater fishes</w:t>
               </w:r>
@@ -3228,277 +3228,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Richard</w:t>
+                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808414v1</w:t>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Richard</w:t>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Dumoulin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598481v1</w:t>
+                <w:t xml:space="preserve">hal-02808414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3964,182 +3964,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GéoPAT</w:t>
+                <w:t xml:space="preserve">Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Claire.Jacquet@inrae.Fr Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996876v1</w:t>
+                <w:t xml:space="preserve">hal-04995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantal</w:t>
+                <w:t xml:space="preserve">GéoPAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Claire.Jacquet@inrae.Fr Jacquet</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04995895v1</w:t>
+                <w:t xml:space="preserve">hal-04996876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EasyABC : Efficient Approximate Bayesian Computation Sampling Schemes</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31245F61"/>
+    <w:nsid w:val="2357A06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3803-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010101304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2328b0fa1f3fb48fdf7fe86183b1cdff80759144;origin=https://hal.archives-ouvertes.fr/hal-04086912;visit=swh:1:snp:b211398a82bfbe48eb2be128acca1c31d9a20419;anchor=swh:1:rel:184b3246a0e9092d383b0af54e6c435dce5c6fbd;path=/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dumoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3803-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2010101304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Claire.Jacquet@inrae.Fr Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:f571971c22feca0b1aba8ab00863810f57990cdc;origin=https://forgemia.inra.fr/lisc/r-package-cantal;visit=swh:1:snp:bb2fc36a5bb20f1526b68a89f8386c2154c517bd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:7ec0795cf06c34ba3d54620ec63758a6b2d3d0dc;origin=https://forgemia.inra.fr/lisc/geopat.git;visit=swh:1:snp:94f8ac760069b57aadfbe07fdc7fe4f031b82890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2328b0fa1f3fb48fdf7fe86183b1cdff80759144;origin=https://hal.archives-ouvertes.fr/hal-04086912;visit=swh:1:snp:b211398a82bfbe48eb2be128acca1c31d9a20419;anchor=swh:1:rel:184b3246a0e9092d383b0af54e6c435dce5c6fbd;path=/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>