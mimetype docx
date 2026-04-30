--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,3540 +66,3751 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique d'hill climbers à voisinage large pour le problème d'ordonnancement linéaire</w:t>
+                <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel David Reyero Lobo</w:t>
+                <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie N Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450707v1</w:t>
+                <w:t xml:space="preserve">hal-04877686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-Price for the Electric Autonomous Dial-A-Ride Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique d'hill climbers à voisinage large pour le problème d'ordonnancement linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel David Reyero Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROUTE 2024, International Workshop on Vehicle Routing, Intermodal Transport and Related Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mauerbach, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639834v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-A-Ride Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branch-and-Price for the Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ROUTE 2024, International Workshop on Vehicle Routing, Intermodal Transport and Related Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mauerbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009191v1</w:t>
+                <w:t xml:space="preserve">hal-04639834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009183v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de modeleurs, un retour d'expérience avec OPL, les modeleurs sont ils dépassés par Julia JuMP et Python-MIP?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596223v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact enumeration of local minima for kmedoids clustering in a 2D Pareto Front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pratiques de modeleurs, un retour d'expérience avec OPL, les modeleurs sont ils dépassés par Julia JuMP et Python-MIP?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUGO 2022 - XV. Workshop on Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695180v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exact enumeration of local minima for kmedoids clustering in a 2D Pareto Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">HUGO 2022 - XV. Workshop on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197153v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour le problème d'écoulement de larges blocs d'actifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197162v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner en même temps la Recherche Opérationnelle avec de bonnes pratiques de programmation, c'est possible !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An exact dynamic programming algorithm, lower and upper bounds, applied to the large block sale problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, France. pp.146-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197145v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Su</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300090v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative MIP formulation for the Military Flight and Maintenance Planning problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Haït</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482264v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale de matheuristiques et de recherches locales sur un SDVRPTW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de programmation dynamique pour le problème d'écoulement de larges blocs d'actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Bass</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463248v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation for the discrete UC problem with min-stop ramping constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enseigner en même temps la Recherche Opérationnelle avec de bonnes pratiques de programmation, c'est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC/IFIP/IFORS/IISE/INFORMS Conference Manufacturing Modelling, Management and Control MIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465201v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid VNS-Simulated annealing heuristic for the ROADEF/EURO challenge 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463242v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p-dispersion problem is efficiently solvable in polynomial time in a 2d Pareto Front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An alternative MIP formulation for the Military Flight and Maintenance Planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOPGP'2019 Int. Conference on Multiple Objective Programming and Goal Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">21e congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463237v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-medoid clustering is solvable in polynomial time for a 2d Pareto front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparaison expérimentale de matheuristiques et de recherches locales sur un SDVRPTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+                <w:t xml:space="preserve">Jean-Noel Bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization (WCGO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465212v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming heuristic for k-means clustering in a 2-dimensional Pareto Front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Column generation for the discrete UC problem with min-stop ramping constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Metaheuristics and Nature Inspired Computing META’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">9th IFAC/IFIP/IFORS/IISE/INFORMS Conference Manufacturing Modelling, Management and Control MIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463291v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics to stabilize column generation: application to a technician routing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hybrid VNS-Simulated annealing heuristic for the ROADEF/EURO challenge 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Peschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop Matheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304958v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics for a VRPTW with competence constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The p-dispersion problem is efficiently solvable in polynomial time in a 2d Pareto Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2017 - Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">MOPGP'2019 Int. Conference on Multiple Objective Programming and Goal Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654864v1</w:t>
+                <w:t xml:space="preserve">hal-02463237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics for the discrete unit committment problem with min-stop ramping constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">k-medoid clustering is solvable in polynomial time for a 2d Pareto front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matheuristics‘2016 6th Int. Workshop on Model-based Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization (WCGO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423502v1</w:t>
+                <w:t xml:space="preserve">hal-02465212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual heuristics and new lower bounds for the challenge EURO/ROADEF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic programming heuristic for k-means clustering in a 2-dimensional Pareto Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matheuristics‘2016 6th Int. Workshop on Model-based Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">7th International Conference on Metaheuristics and Nature Inspired Computing META’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423503v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling of nuclear power plant’s maintenances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Matheuristics to stabilize column generation: application to a technician routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM‘2016 8th IFAC Conference on Manufacturing Modelling Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop Matheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423499v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matheuristics for a VRPTW with competence constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIC 2017 - Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual heuristics and new lower bounds for the challenge EURO/ROADEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matheuristics‘2016 6th Int. Workshop on Model-based Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheuristics for the discrete unit committment problem with min-stop ramping constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matheuristics‘2016 6th Int. Workshop on Model-based Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust scheduling of nuclear power plant’s maintenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIM‘2016 8th IFAC Conference on Manufacturing Modelling Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A parallel VNS scheme with ILP neighbourhoods. Applications to industrial problems: Unit Commitment Problems and VRPTW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Price algorithm for the electric autonomous Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.103011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2024.103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 309 (3), pp.1091-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211499v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel solution approach with ML-based pseudo-cuts for the Flight and Maintenance Planning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Peschiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Royset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OR Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.635-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00291-020-00591-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristics and Column Generation for a Basic Technician Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (11), pp.313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a14110313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Polynomial Dynamic Programming Algorithms for P-Center Variants in a 2D Pareto Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (4), pp.453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math9040453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-Guided Dual Heuristics and New Lower Bounds for the Refueling and Maintenance Planning Problem of Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (8), pp.185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a13080185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristics to optimize refueling and maintenance planning of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1-2), pp.63-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10732-020-09450-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column generation for the discrete UC problem with min-stop ramping constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (13), pp.529-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-line rituximab combined with short-term prednisone versus prednisone alone for the treatment of pemphigus (Ritux 3): a prospective, multicentre, parallel-group, open-label randomised trial.</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tighter MIP formulations for the discretised unit commitment problem with min-stop ramping constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1-2), pp.149-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13675-016-0078-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463002v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02470738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristic variants of DSATUR for the vertex coloring problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer Linear Programming reformulations for the linear ordering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An exact dynamic programming algorithm, lower and upper bounds, applied to the large block sale problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3609,354 +3820,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Local Search Initialization for K-Means and K-Medoids Clustering in a Planar Pareto Front, a Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangnan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-28, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering a 2d Pareto Front: P-center Problems Are Solvable in Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-191, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41913-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBSE, PLM, MIP and Robust Optimization for System of Systems Management, Application to SCCOA French Air Defense Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Sembely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.29-40, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49103-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3966,114 +4177,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et résolution de grands problèmes stochastiques combinatoires, application à deux problèmes de gestion de production d’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Lille 1 - Sciences et Technologies, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02463285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4220,51 +4431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel David Reyero Lobo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nizard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bass" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.103011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211499v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14110313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9040453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13080185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-020-09450-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01540071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost-Squarcioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)30070-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QCFMNRC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0078-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Garff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tournel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Becquart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.13176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLST48D0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangnan Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41913-4_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peugeot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Sembely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubecq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N Parragh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel David Reyero Lobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Peschiera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.103011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211499v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Royset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-020-00591-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14110313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9040453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13080185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-020-09450-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0078-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangnan Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41913-4_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peugeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Sembely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>