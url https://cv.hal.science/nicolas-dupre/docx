--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneously improving redox reactions in Li2MnO3-based Li-rich materials controlled by the relative phase stability at high temperature</w:t>
+                <w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changgyu Seok</w:t>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghyeon Park</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongho Shin</w:t>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juyoung Park</w:t>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghwa Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 164, pp.122271. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.17434 - 17444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2026.122271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05600890v1</w:t>
+                <w:t xml:space="preserve">hal-05599752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t>
+                <w:t xml:space="preserve">Simultaneously improving redox reactions in Li2MnO3-based Li-rich materials controlled by the relative phase stability at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+                <w:t xml:space="preserve">Changgyu Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Sanghyeon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Yongho Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Juyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junghwa Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.122271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.122271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599752v1</w:t>
+                <w:t xml:space="preserve">hal-05600890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms in silicon and silicon-graphite electrodes cycled in ionic liquid electrolyte</w:t>
               </w:r>
@@ -498,429 +498,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neutral Zwitterion to Electroactive Disalt: Electrochemical Insights into Double Zwitterionic Viologens for Anion‐Insertion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ phase separated ionogel electrolytes with enhanced properties for lithium metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boluwatife Igbaroola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rocheteau</w:t>
+                <w:t xml:space="preserve">Nicolas Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Rzesny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathias Hermann</w:t>
+                <w:t xml:space="preserve">Galyna Kvasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202500431⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.121965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340258v1</w:t>
+                <w:t xml:space="preserve">hal-05172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Site Vacancy Engineering in KNbO 3 Perovskite for Enhanced Lithium Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (9), pp.3100-3112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ phase separated ionogel electrolytes with enhanced properties for lithium metal batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boluwatife Igbaroola</w:t>
+                <w:t xml:space="preserve">From Neutral Zwitterion to Electroactive Disalt: Electrochemical Insights into Double Zwitterionic Viologens for Anion‐Insertion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rzesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Demarthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Forsyth</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galyna Kvasha</w:t>
+                <w:t xml:space="preserve">Mathias Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 316, pp.121965. </w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/batt.202500431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172389v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Li pathways in Si-C/Gr electrodes and their SEI in Li batteries using Li isotope tracing by MAS NMR and FIB-SIMS</w:t>
               </w:r>
@@ -1034,961 +1034,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Peierls effect during electrochemical delithiation/lithiation process in magnesium (2,5-dilithium-oxy)-terephthalate using combined experimental and computational studies</w:t>
+                <w:t xml:space="preserve">Hidden symmetry lowering, nanoscale order–disorder transition and ionic conductivity in Na 1/2− x La 1/2− x Ba 2 x ZrO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Jouhara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+                <w:t xml:space="preserve">Mia Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boucher</w:t>
+                <w:t xml:space="preserve">Frederick Marlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Janod</w:t>
+                <w:t xml:space="preserve">Biswaranjan Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.4960-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta07291j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219561v1</w:t>
+                <w:t xml:space="preserve">hal-04946136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden symmetry lowering, nanoscale order–disorder transition and ionic conductivity in Na 1/2− x La 1/2− x Ba 2 x ZrO 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the Peierls effect during electrochemical delithiation/lithiation process in magnesium (2,5-dilithium-oxy)-terephthalate using combined experimental and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Marlton</w:t>
+                <w:t xml:space="preserve">Alia Jouhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswaranjan Mohanty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernt Johannessen</w:t>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), pp.4960-4970. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.104456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta07291j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946136v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the fueling capability of Halide Solid Catholyte through composition. Correlation with the underlying redox mechanism</w:t>
+                <w:t xml:space="preserve">Carbons‐to‐SiO x Contact Ratio for Faster Graphite/SiOx Electrode Formulation Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branimir Stamenkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Quarez</w:t>
+                <w:t xml:space="preserve">Clément Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Profatilova</w:t>
+                <w:t xml:space="preserve">Cassandre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Tarnopolskiy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Goubard-Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01497⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.202400119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750131v1</w:t>
+                <w:t xml:space="preserve">hal-04596508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbons‐to‐SiO x Contact Ratio for Faster Graphite/SiOx Electrode Formulation Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">SiO$_x$-Rich Electrode Directly Optimized Using Key Formulation Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubard-Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202400119⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (7), pp.070501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad5a41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596508v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO$_x$-Rich Electrode Directly Optimized Using Key Formulation Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Chalard</w:t>
+                <w:t xml:space="preserve">Lift-Out Specimen Preparation and Multiscale Correlative Investigation of Li-Ion Battery Electrodes Using Focused Ion Beam-Secondary Ion Mass Spectrometry Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Maria Delfino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Bofanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Merabet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eric de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad5a41⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (42), pp.57141-57150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c12915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655473v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift-Out Specimen Preparation and Multiscale Correlative Investigation of Li-Ion Battery Electrodes Using Focused Ion Beam-Secondary Ion Mass Spectrometry Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariia Bofanova</w:t>
+                <w:t xml:space="preserve">Critical Binder‐to‐Powders Coverage Ratio for Faster Graphite/SiOx Electrode Formulation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c12915⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.2301370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202301370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799097v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Binder‐to‐Powders Coverage Ratio for Faster Graphite/SiOx Electrode Formulation Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tailoring the fueling capability of Halide Solid Catholyte through composition. Correlation with the underlying redox mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branimir Stamenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Profatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Tarnopolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (8), pp.2301370. </w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.4873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202301370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372607v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium Diffusion‐Efficient Ionogels as Polymer Solid Electrolyte for Next‐Gen Lithium‐Ion Batteries</w:t>
               </w:r>
@@ -2134,77 +2134,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kent Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71, pp.103586. </w:t>
@@ -2236,1938 +2236,1938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t>
+                <w:t xml:space="preserve">Is There Any Benefit of Coating Si Particles for a Negative Electrode Material for Lithium-Ion Batteries with Metal–Organic Frameworks? The Case of Aluminum Fumarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
+                <w:t xml:space="preserve">Nassima Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Kaouther Touidjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Nguyen</w:t>
+                <w:t xml:space="preserve">Sarah Olivier-Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Effrosyni Gkaniatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (18), pp.9218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293885v1</w:t>
+                <w:t xml:space="preserve">hal-04180595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There Any Benefit of Coating Si Particles for a Negative Electrode Material for Lithium-Ion Batteries with Metal–Organic Frameworks? The Case of Aluminum Fumarate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180595v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Residual Li 2 O degrades PVdF during the preparation of NMC811 slurries for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Laurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (33), pp.4951-4953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc00471f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253449v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Li 2 O degrades PVdF during the preparation of NMC811 slurries for Li-ion batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Zhu</w:t>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (33), pp.4951-4953. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc00471f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085292v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pristine Surface of Ni-Rich Layered Transition Metal Oxides as a Premise of Surface Reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+                <w:t xml:space="preserve">Investigating the Perovskite Ag1-3xLaxNbO3 as a High-Rate Negative Electrode for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César Espinosa-Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Whang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c09358⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.873783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2022.873783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800258v1</w:t>
+                <w:t xml:space="preserve">hal-03686557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Capacity Decay of Si/NMC622 Li-Ion Batteries Cycled in Superconcentrated Ionic Liquid Electrolytes: A New Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+                <w:t xml:space="preserve">Pristine Surface of Ni-Rich Layered Transition Metal Oxides as a Premise of Surface Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Laurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Auvergniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (47), pp.52715-52728. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 14 (37), pp.41945-41956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c09358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c10817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03898720v1</w:t>
+                <w:t xml:space="preserve">hal-03800258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Perovskite Ag1-3xLaxNbO3 as a High-Rate Negative Electrode for Li-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Capacity Decay of Si/NMC622 Li-Ion Batteries Cycled in Superconcentrated Ionic Liquid Electrolytes: A New Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio César Espinosa-Angeles</w:t>
+                <w:t xml:space="preserve">Khryslyn Araño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Whang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Robert Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Dunn</w:t>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.873783. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (47), pp.52715-52728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2022.873783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c10817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686557v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Solid-State NMR Spectroscopy for the Characterization of Molecular Structure and Dynamics in Solid Polymer and Hybrid Electrolytes</w:t>
+                <w:t xml:space="preserve">Further Improving Coulombic Efficiency and Discharge Capacity in LiNiO2 Material by Activating Sluggish ∼3.5 V Discharge Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Foran</w:t>
+                <w:t xml:space="preserve">Changgeun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Verdier</w:t>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lepage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Byoungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13081207⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.23760-23770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c04359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266215v1</w:t>
+                <w:t xml:space="preserve">hal-03270746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Lithiation Mechanism of Siloxene and Germanane: Two Promising Battery Electrode Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential focused ion beam scanning electron microscopy analyses for monitoring cycled-induced morphological evolution in battery composite electrodes. Silicon-graphite electrode as exemplary case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Loaiza</w:t>
+                <w:t xml:space="preserve">Patrick Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dupre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Monconduit</w:t>
+                <w:t xml:space="preserve">Jianhan Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abd44a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 498, pp.229904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134508v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Formation and Structure of the Silicon Electrode/Ionic Liquid Electrolyte Interphase in Superconcentrated Ionic Liquids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Influence of the Polyacrylic Acid Binder Neutralization Degree on the Initial Electrochemical Behavior of a Silicon/Graphite Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhan Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.28281-28294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c06465⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.28304-28323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c06683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287950v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association study of DNAJC13, UCHL1, HTRA2, GIGYF2, and EIF4G1 with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhjyot Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uladzislau Rudakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farnaz Asayesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 100, pp.119.e7-119.e13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Improving Coulombic Efficiency and Discharge Capacity in LiNiO2 Material by Activating Sluggish ∼3.5 V Discharge Reaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of Solid-State NMR Spectroscopy for the Characterization of Molecular Structure and Dynamics in Solid Polymer and Hybrid Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Foran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c04359⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13081207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270746v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential focused ion beam scanning electron microscopy analyses for monitoring cycled-induced morphological evolution in battery composite electrodes. Silicon-graphite electrode as exemplary case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+                <w:t xml:space="preserve">Tuning the Formation and Structure of the Silicon Electrode/Ionic Liquid Electrolyte Interphase in Superconcentrated Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khryslyn Arano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdan Begic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Rakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229904⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.28281-28294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c06465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266337v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Polyacrylic Acid Binder Neutralization Degree on the Initial Electrochemical Behavior of a Silicon/Graphite Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Lithiation Mechanism of Siloxene and Germanane: Two Promising Battery Electrode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhan Xiong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">N. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roué</w:t>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.28304-28323. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (1), pp.010510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c06683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abd44a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287954v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior Rate Capability and Cycling Stability in Partially Cation-Disordered Co-Free Li-Rich Layered Materials Enabled by an Initial Activation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujeong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihee Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4212,1501 +4212,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From partial to complete neutralization of 2,5-dihydroxyterephthalic acid in the Li–Na system: crystal chemistry and electrochemical behavior of Na 2 Li 2 C 8 H 2 O 6 vs. Li</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alia Jouhara</w:t>
+                <w:t xml:space="preserve">Controlled Atomic Solubility in Mn‐Rich Composite Material to Achieve Superior Electrochemical Performance for Li‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grolleau</w:t>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dolhem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Jieun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (9), pp.1653-1663. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1902231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CE01674K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201902231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992260v1</w:t>
+                <w:t xml:space="preserve">hal-02992234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal cerebral hypoxia-ischemia in mice triggers age-dependent vascular effects and disabilities in adults; implication of tissue plasminogen activator (tPA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Playing with the p-Doping Mechanism to Lower the Carbon Loading in n-Type Insertion Organic Electrodes: First Feasibility Study with Binder-Free Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Jouhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+                <w:t xml:space="preserve">Alae Eddine Lakraychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille M Orset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Detroussel</w:t>
+                <w:t xml:space="preserve">Franck Dolhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2019.113087⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (7), pp.070540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7c6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443823v1</w:t>
+                <w:t xml:space="preserve">hal-02539969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with the p-Doping Mechanism to Lower the Carbon Loading in n-Type Insertion Organic Electrodes: First Feasibility Study with Binder-Free Composite Electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Fully Exploited Oxygen Redox Reaction by the Inter‐Diffused Cations in Co‐Free Li‐Rich Materials for High Performance Li‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolhem</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihee Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinyoung Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7c6d⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (17), pp.2001658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202001658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539969v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Atomic Solubility in Mn‐Rich Composite Material to Achieve Superior Electrochemical Performance for Li‐Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+                <w:t xml:space="preserve">Understanding the Superior Cycling Performance of Si Anode in Highly Concentrated Phosphonium-Based Ionic Liquid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khryslyn Araño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201902231⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (12), pp.120520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abac84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992234v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Exploited Oxygen Redox Reaction by the Inter‐Diffused Cations in Co‐Free Li‐Rich Materials for High Performance Li‐Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+                <w:t xml:space="preserve">Neonatal cerebral hypoxia-ischemia in mice triggers age-dependent vascular effects and disabilities in adults; implication of tissue plasminogen activator (tPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille M Orset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Detroussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202001658⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323, pp.113087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2019.113087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992183v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Superior Cycling Performance of Si Anode in Highly Concentrated Phosphonium-Based Ionic Liquid Electrolyte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+                <w:t xml:space="preserve">From partial to complete neutralization of 2,5-dihydroxyterephthalic acid in the Li–Na system: crystal chemistry and electrochemical behavior of Na 2 Li 2 C 8 H 2 O 6 vs. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Jouhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (12), pp.120520. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.1653-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abac84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01674K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010246v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and rare GCH1 variants are associated with Parkinson's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Immersion of LiNi 0.5 Mn 0.3 Co 0.2 O 2 Material in Water for Aqueous Processing of Positive Electrode for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Ouled Amar Bencheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ruskey</w:t>
+                <w:t xml:space="preserve">Marie Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne Krohn</w:t>
+                <w:t xml:space="preserve">Dane Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Laurent</w:t>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.231.e1-231.e6. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (20), pp.18331-18341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b00999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558228v1</w:t>
+                <w:t xml:space="preserve">hal-02187749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Chemical Bonding States on Lithium Intercalation Properties of Surface‐Modified Lithium Cobalt Oxide</w:t>
+                <w:t xml:space="preserve">Why considering sexual differences is necessary when studying encephalopathy of prematurity through rodent models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun‐ichi Hata</w:t>
+                <w:t xml:space="preserve">Bérénice Le Dieu‐lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaaki Hirayama</w:t>
+                <w:t xml:space="preserve">Lou Legouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kota Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Philippe Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.201800122⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271229v1</w:t>
+                <w:t xml:space="preserve">hal-02443797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Immersion of LiNi 0.5 Mn 0.3 Co 0.2 O 2 Material in Water for Aqueous Processing of Positive Electrode for Li-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutamate controls vessel-associated migration of GABA interneurons from the pial migratory route via NMDA receptors and endothelial protease activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dane Sotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Cécile Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Caroline Aligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b00999⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187749v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why considering sexual differences is necessary when studying encephalopathy of prematurity through rodent models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Surface Chemical Bonding States on Lithium Intercalation Properties of Surface‐Modified Lithium Cobalt Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroux</w:t>
+                <w:t xml:space="preserve">Jun‐ichi Hata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
+                <w:t xml:space="preserve">Masaaki Hirayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.14664⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.201800122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443797v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate controls vessel-associated migration of GABA interneurons from the pial migratory route via NMDA receptors and endothelial protease activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Common and rare GCH1 variants are associated with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uladzislau Rudakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aligny</w:t>
+                <w:t xml:space="preserve">Bouchra Ouled Amar Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Bénard</w:t>
+                <w:t xml:space="preserve">Lynne Krohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lebon</w:t>
+                <w:t xml:space="preserve">Sandra Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.231.e1-231.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03248-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445296v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMPD1 mutations, activity, and α-synuclein accumulation in Parkinson's disease</w:t>
               </w:r>
@@ -5826,103 +5826,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Chemistry of Organonitrogen Compounds for Promoting All-Organic Anionic Rechargeable Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Jouhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5954,2041 +5954,2041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Characterization of the SEI Layer Formed on Lithium Metal Electrodes in Phosphonium Bis(fluorosulfonyl)imide Ionic Liquid Electrolytes</w:t>
+                <w:t xml:space="preserve">Evolution of LiFePO 4 thin films interphase with electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Girard</w:t>
+                <w:t xml:space="preserve">N. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hilder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">M. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Nucciarone</w:t>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b18183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382, pp.45 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735051v1</w:t>
+                <w:t xml:space="preserve">hal-01848383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time- and sex-dependent efficacy of magnesium sulfate to prevent behavioral impairments and cerebral damage in a mouse model of cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079852v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of LiFePO 4 thin films interphase with electrolyte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hamon</w:t>
+                <w:t xml:space="preserve">Raising the redox potential in carboxyphenolate-based positive organic materials via cation substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Jouhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06708-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.02.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01848383v1</w:t>
+                <w:t xml:space="preserve">hal-01972252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and sex-dependent efficacy of magnesium sulfate to prevent behavioral impairments and cerebral damage in a mouse model of cerebral palsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile Si/P System as Efficient Anode for Lithium and Sodium Batteries: Understanding of an Original Electrochemical Mechanism by a Full XRD-NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gaël Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (8), pp.3778-3789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445329v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the redox potential in carboxyphenolate-based positive organic materials via cation substitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+                <w:t xml:space="preserve">Full sequencing and haplotype analysis of MAPT in Parkinson's disease and rapid eye movement sleep behavior disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolhem</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T.M. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06708-x⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.1016-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972252v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of the GBA coactivator, Saposin C, in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Ouled Amar Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Liong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.187.e1-187.e3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full sequencing and haplotype analysis of MAPT in Parkinson's disease and rapid eye movement sleep behavior disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peculiar Li-storage mechanism at graphene edges in turbostratic carbon black and their application in high energy Li-ion capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+                <w:t xml:space="preserve">Bihag Anothumakkool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele T.M. Hu</w:t>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (6), pp.1016-1020. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378, pp.628 - 635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348538v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Li-storage mechanism at graphene edges in turbostratic carbon black and their application in high energy Li-ion capacitor</w:t>
+                <w:t xml:space="preserve">Association study of essential tremor genetic loci in Parkinson's~disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bihag Anothumakkool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+                <w:t xml:space="preserve">Jay P. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Sadaf Mohtashami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+                <w:t xml:space="preserve">Amelie M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.01.010⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.178.e13--178.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756875v1</w:t>
+                <w:t xml:space="preserve">hal-02348989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study of essential tremor genetic loci in Parkinson's~disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay P. Ross</w:t>
+                <w:t xml:space="preserve">TOX3 Variants Are Involved in Restless Legs Syndrome and Parkinson's Disease with Opposite Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Mohtashami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadaf Mohtashami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leveille</w:t>
+                <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie M. Johnson</w:t>
+                <w:t xml:space="preserve">Jennifer A. Ruskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Xiong</w:t>
+                <w:t xml:space="preserve">Sirui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.341--345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-018-1031-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348989v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOX3 Variants Are Involved in Restless Legs Syndrome and Parkinson's Disease with Opposite Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Characterization of the SEI Layer Formed on Lithium Metal Electrodes in Phosphonium Bis(fluorosulfonyl)imide Ionic Liquid Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Ruskey</w:t>
+                <w:t xml:space="preserve">Gaetan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirui Zhou</w:t>
+                <w:t xml:space="preserve">Matthias Hilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A. Dion</w:t>
+                <w:t xml:space="preserve">Donato Nucciarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp.341--345. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.6719 - 6729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-018-1031-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b18183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348986v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Capacity Retention of Si Anodes Using a Mixed Lithium/Phosphonium Bis(fluorosulfonyl)imide Ionic Liquid Electrolyte</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Understanding the cation ordering transition in high-voltage spinel LiNi0.5Mn1.5O4 by doping Li instead of Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00403⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07139-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623091v1</w:t>
+                <w:t xml:space="preserve">hal-01623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIC3 variants are not associated with Parkinson's disease in French-Canadians and French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of reaction mechanisms of Ni 2 SnP in Li-ion and Na-ion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ross</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 365, pp.339 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.08.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784647v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and transcriptomic study of brain microvessels in neonatal and adult mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RIC3 variants are not associated with Parkinson's disease in French-Canadians and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Porte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+                <w:t xml:space="preserve">Alexandre Dionne Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171048⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.194.e9 - 194.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445354v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the cation ordering transition in high-voltage spinel LiNi0.5Mn1.5O4 by doping Li instead of Ni</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomic and transcriptomic study of brain microvessels in neonatal and adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07139-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.e0171048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623089v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of reaction mechanisms of Ni 2 SnP in Li-ion and Na-ion systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Dupré</w:t>
+                <w:t xml:space="preserve">High-Capacity Retention of Si Anodes Using a Mixed Lithium/Phosphonium Bis(fluorosulfonyl)imide Ionic Liquid Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villevieille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mojtaba Eftekharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 365, pp.339 - 347. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.1804 - 1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.08.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628268v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate and Ionic Liquid Mixes as Electrolytes To Modify Interphases and Improve Cell Safety in Silicon-Based Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Quazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,2077 +8180,2077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major remodeling of brain microvessels during neonatal period in the mouse: A proteomic and transcriptomic study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast charge–discharge characteristics of a nanosized core–shell structured LiFePO4 material for hybrid supercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Hauchecorne</w:t>
+                <w:t xml:space="preserve">Katsuhiko Naoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuaki Kisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuro Iwama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16630557⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 9 (n° 6), pp. 2143-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ee00829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445344v1</w:t>
+                <w:t xml:space="preserve">hal-01475703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Silicon Electrode Aging upon Cycling in Full Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastian Bridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.841 - 848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334319v1</w:t>
+                <w:t xml:space="preserve">hal-01598116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation, exchange and electrochemical intercalation properties of disodium 2,5-(dianilino)terephthalate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">The role of the melanoma gene MC1R in Parkinson disease and REM sleep behavior disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziv Gan-Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen Mohsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Montplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirthagowri Ambalavanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce01112h⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.180.e7 - 180.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353833v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiprobe Study of the Solid Electrolyte Interphase on Silicon-Based Electrodes in Full-Cell Configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04461⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.4269-4276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598115v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DNAJC13 mutations in French-Canadian/French cohort of Parkinson's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Solvation, exchange and electrochemical intercalation properties of disodium 2,5-(dianilino)terephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amirthagowri Ambalavanan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (32), pp.6076-6082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce01112h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867842v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the melanoma gene MC1R in Parkinson disease and REM sleep behavior disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amirthagowri Ambalavanan</w:t>
+                <w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwiche Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868717v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast charge–discharge characteristics of a nanosized core–shell structured LiFePO4 material for hybrid supercapacitor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuki Sakai</w:t>
+                <w:t xml:space="preserve">Multiprobe Study of the Solid Electrolyte Interphase on Silicon-Based Electrodes in Full-Cell Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ee00829a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (8), pp.2557 - 2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475703v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Silicon Electrode Aging upon Cycling in Full Lithium-Ion Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Analysis of DNAJC13 mutations in French-Canadian/French cohort of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirthagowri Ambalavanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501628⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.212.e13 - 212.e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598116v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+                <w:t xml:space="preserve">Major remodeling of brain microvessels during neonatal period in the mouse: A proteomic and transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.4269-4276. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.495-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16630557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384404v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious mutations in the essential mRNA metabolism factor, hGle1, in amyotrophic lateral sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-dependent alterations of the NMDA receptor developmental profile and adult behavior in postnatally ketamine-treated mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Kaneb</w:t>
+                <w:t xml:space="preserve">Claire Vézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Folkmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire S. Leblond</w:t>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddu545⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (3), pp.315 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191093v1</w:t>
+                <w:t xml:space="preserve">hal-01782365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent alterations of the NMDA receptor developmental profile and adult behavior in postnatally ketamine-treated mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the oxygen extracted from overlithiated layered oxides at high potential to the formation of the interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril War</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 299, pp.231 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782365v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oxygen extracted from overlithiated layered oxides at high potential to the formation of the interphase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+                <w:t xml:space="preserve">NMR quantitative analysis of solid electrolyte interphase on aged Li-ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Legall</w:t>
+                <w:t xml:space="preserve">Donald M. Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril War</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Jouanneau Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 299, pp.231 - 240. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.391 - 395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598202v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR quantitative analysis of solid electrolyte interphase on aged Li-ion battery electrodes</w:t>
+                <w:t xml:space="preserve">Deleterious mutations in the essential mRNA metabolism factor, hGle1, in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Castaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Hannah Kaneb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Reynier</w:t>
+                <w:t xml:space="preserve">Andrew Folkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Schleich</w:t>
+                <w:t xml:space="preserve">Véronique Belzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jouanneau Si Larbi</w:t>
+                <w:t xml:space="preserve">Li-En Jao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.12.049⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (5), pp.1363-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddu545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598194v1</w:t>
+                <w:t xml:space="preserve">hal-02191093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Silicon Nanoparticles Surface on Lithium Cell Electrochemical Performance Analyzed by FTIR, Raman, EELS, XPS, NMR, and BDS Spectroscopies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Degradation diagnosis of aged Li4Ti5O12/LiFePO4 batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jouanneau Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503949y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267, pp.744 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115634v1</w:t>
+                <w:t xml:space="preserve">hal-01598252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation diagnosis of aged Li4Ti5O12/LiFePO4 batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Critical Role of Silicon Nanoparticles Surface on Lithium Cell Electrochemical Performance Analyzed by FTIR, Raman, EELS, XPS, NMR, and BDS Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Jouanneau Si Larbi</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (31), pp.17318-17331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503949y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598252v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Electrode/Electrolyte Interfaces in High-Voltage Spinel Lithium-Ion Batteries by Using Glutaric Anhydride as Electrolyte Additive</w:t>
               </w:r>
@@ -10262,51 +10262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,90 +10370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphase Evolution at Two Promising Electrode Materials for Li-Ion Batteries: LiFePO 4 and LiNi 1/2 Mn 1/2 O 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (10), pp.1922 - 1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10499,77 +10499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of LiFePO4 air-aging through the use of electrolyte additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10597,526 +10597,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the LiFePO4 positive electrode interface along cycling monitored by MAS NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">NMR monitoring of electrode/electrolyte interphase in the case of air-exposed and carbon coated LiFePO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 224, pp.50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.099⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 243, pp.682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972583v1</w:t>
+                <w:t xml:space="preserve">hal-00980347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural approach of the flux effect on blue phosphor BAM:Eu (BaMgAl10O17:Eu2+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Lacanilao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Lacanilao</w:t>
+                <w:t xml:space="preserve">Leo Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
+                <w:t xml:space="preserve">Valerie Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (8), pp.2960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR monitoring of electrode/electrolyte interphase in the case of air-exposed and carbon coated LiFePO4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Evolution of the LiFePO4 positive electrode interface along cycling monitored by MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoji Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 243, pp.682. </w:t>
+              <w:t xml:space="preserve">, 2013, 224, pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980347v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Electrode/Electrolyte Interface on Cycling of a Conversion Type Electrode Material in Li Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.19302−19313. </w:t>
@@ -11148,307 +11148,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-Ischemia or Excitotoxin-Induced Tissue Plasminogen Activator- Dependent Gelatinase Activation in Mice Neonate Brain Microvessels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+                <w:t xml:space="preserve">Correlation between irreversible capacity and electrolyte solvents degradation probed by NMR in Si-based negative electrode of Li-ion cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071263⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02442522v1</w:t>
+                <w:t xml:space="preserve">hal-00961240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between irreversible capacity and electrolyte solvents degradation probed by NMR in Si-based negative electrode of Li-ion cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+                <w:t xml:space="preserve">Hypoxia-Ischemia or Excitotoxin-Induced Tissue Plasminogen Activator- Dependent Gelatinase Activation in Mice Neonate Brain Microvessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Omouendze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e71263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961240v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02442522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Nanoparticles and Proton Conductivity: Improving Proton Conductivity of BaCe0.9Y0.1O3- and La0.75Sr0.25Cr0.5Mn0.5O3- by Ni-doping</w:t>
               </w:r>
@@ -11568,103 +11568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the silicon-based electrode's irreversibility along cycle life through simple gravimetric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 220, pp.180-184. </w:t>
@@ -11727,90 +11727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMC as a binder in LiNi0.4Mn1.6O4 5V cathodes and their electrochemical performance for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62, pp.77. </w:t>
@@ -11860,77 +11860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MAS NMR characterization of the LiMn1/2Ni1/2O2 electrode/electrolyte interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,77 +12019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of glutaric anhydride additive on the LiNi0.4Mn1.6O4 electrode/electrolyte interface evolution: A MAS NMR and TEM/EELS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12146,519 +12146,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on the reactivity of olivine LiFePO(4) nano-particles with atmosphere at moderate temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The failure mechanism of nano-sized Si-based negative electrodes for lithium ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryoji Kanno</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (17), pp.6201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm10213c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849541v1</w:t>
+                <w:t xml:space="preserve">hal-00849719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The failure mechanism of nano-sized Si-based negative electrodes for lithium ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Elucidating the LiFePO(4) air aging mechanism to predict its electrochemical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoji Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (17), pp.6201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1jm10213c⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (46), pp.18575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm12649k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849719v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the LiFePO(4) air aging mechanism to predict its electrochemical performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">More on the reactivity of olivine LiFePO(4) nano-particles with atmosphere at moderate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuo Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoji Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (4), pp.2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1jm12649k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between surface chemistry and electrochemical behavior of LiNi(1/2)Mn(1/2)O(2) positive electrode in a lithium-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuo Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (10), pp.4791. </w:t>
@@ -12702,664 +12702,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of the LiFePO4 positive electrode interface in electrolyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Moisture driven aging mechanism of LiFePO4 subjected to air exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Degryse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Soudan</w:t>
+                <w:t xml:space="preserve">A. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.05.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628405v1</w:t>
+                <w:t xml:space="preserve">hal-00468418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture driven aging mechanism of LiFePO4 subjected to air exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cuisinier</w:t>
+                <w:t xml:space="preserve">Aging of the LiFePO4 positive electrode interface in electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degryse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yamada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kanno</w:t>
+                <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.238. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (21), pp.7415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468418v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural changes in surface and bulk LiNi0.5Mn0.5O2 during electrochemical reaction on epitaxial thin-film electrodes characterized by in situ X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Konishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sonoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (15), pp.3815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b920271d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interphases appearing on LiNi0.5Mn0.5O2 using Li-7 MAS NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Aging of the LiNi1/2Mn1/2O2 Positive Electrode Interface in Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (5), pp.C180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3098494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00432069v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast synthesis of Li1+alpha V3O8 gel precursors for lithium battery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13412,1354 +13416,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of the LiNi1/2Mn1/2O2 Positive Electrode Interface in Electrolyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Short-Range Structure, and Electrochemical Properties of New Phases in the Li-Mn-N-O System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3098494⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (12), pp.5141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic900082u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431912v1</w:t>
+                <w:t xml:space="preserve">hal-00432852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Short-Range Structure, and Electrochemical Properties of New Phases in the Li-Mn-N-O System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Characterization of interphases appearing on LiNi0.5Mn0.5O2 using Li-7 MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Grey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (12), pp.5141. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 189 (1), pp.557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic900082u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432852v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air exposure effect on LiFePO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of surface layers using Li-7 MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (36), pp.4266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b807778a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2801016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00396568v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique control of bulk reactivity by surface phenomena in a positive electrode of lithium battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (12), pp.1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of surface layers using Li-7 MAS NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Characterization of the surface of positive electrodes for Li-ion batteries using Li-7 MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degryse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Kanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-007-0189-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b807778a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00430065v1</w:t>
+                <w:t xml:space="preserve">hal-00396588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the surface of positive electrodes for Li-ion batteries using Li-7 MAS NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Oliveri</w:t>
+                <w:t xml:space="preserve">Air exposure effect on LiFePO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Degryse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2801016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11581-007-0189-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00396588v1</w:t>
+                <w:t xml:space="preserve">hal-00396568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li1+alpha V3O8 via a gel precursor: Part II, from xerogel to the anhydrous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm051508+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxynitrides as Electrode Materials for Lithium-Ion Batteries Characterization and Performance of Li7.9MnN3.2O1.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Subías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 152(11), pp.A2246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.2048267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex situ NMR and neutron diffraction study of structure and lithium motion in Li7MnN4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare P. Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosa Palacín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 176, pp.2205-2218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Studies of Cathode Materials for Lithium-Ion Rechargeable Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 104 (10), pp.4493-4512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr020734p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14769,154 +14793,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Directions for Performance Improvement of Li-Ion Batteries out of Usual Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Quazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2016/230th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14926,114 +14950,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse différenciée à l'hypoxie-ischémie au cours du développement cérébral périnatal chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMR013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03175373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId540"/>
+      <w:footerReference w:type="default" r:id="rId542"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15180,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgyu Seok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeon Park" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Shin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyoung Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.122271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boluwatife Igbaroola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Howlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forsyth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Kvasha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121965" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bofanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maria Delfino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Brennan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswaranjan Mohanty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Johannessen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07291j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meyssonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chalard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad5a41" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddahani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Dell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.12811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Griffith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Touidjine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Olivier-Archambaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Gkaniatsou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00658" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc00471f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09358" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khryslyn Ara&#241;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kerr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c10817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.873783" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Foran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verdier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03134508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abd44a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287950v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khryslyn Arano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Begic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Rakov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06465" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03226126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjyot Saini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Rudakou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruskey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Asayesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.10.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgeun Bae" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungwoo Kang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04359" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soucy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhan Xiong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229904" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rou&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujeong Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Jeong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01154" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grolleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01674K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Detroussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113087" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine Lakraychi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c6d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201902231" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992183v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinyoung Kang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001658" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abac84" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ouled Amar Bencheikh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Krohn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laurent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.09.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;ichi Hata" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Hirayama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Suzuki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800122" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Sotta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00999" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu&#8208;lugon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Legouez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;ger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aligny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03248-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alcalay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanderperre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Tavassoly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Dauvilliers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27642" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318670v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908475" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735051v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hilder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Nucciarone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b18183" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848383v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuisinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.02.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKBV9SPC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Voisin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.08.020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06708-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leveille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Spiegelman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Liong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.06.034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T.M. Hu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27385" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Ross" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohtashami" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie M. Johnson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xiong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.01.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Ruskey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Zhou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-018-1031-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eftekharnia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00403" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ross" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Strong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dionne Laporte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.01.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445354v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chatelain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07139-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villevieille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.08.096" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Quazuguel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boniface" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan-Or Ziv" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montplaisir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Hu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judes Poirier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warby" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.10.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hauchecorne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16630557" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01112h" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Vito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quazuguel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boniface" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04461" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirthagowri Ambalavanan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.04.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Gan-Or" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mohsin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.03.029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475703v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Naoi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakashima" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee00829a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaneb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Folkmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Belzil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-En Jao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu545" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V&#233;zier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22232" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril War" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNRTL86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Schleich" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jouanneau Si Larbi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.12.049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC83CMV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598252v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGZL8L93-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouayad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5001573" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598251v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201400070" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXMMR435-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.023" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972583v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Kanno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.099" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMGZR9J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950579v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Lacanilao" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mazerolles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.04.044" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92KQF8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980347v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.042" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ210H0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wilhelm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402973h" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Omouendze" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071263" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074258v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravchyk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701303" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864731v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongli Wang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.094" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB038K0Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866179v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Martin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanno" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2011.09.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVJF01M9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.027" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQV48FW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849541v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.120" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0J4RF5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12649k" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849668v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oliveri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.07.049" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71T02XJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628405v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degryse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.05.042" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC9CHRL3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468418v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamada" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477313v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakamoto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirayama" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Konishi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sonoyama" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920271d" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BVFJT1TV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432069v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martina" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.10.017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3KRK0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3098494" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396568v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kobayashi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nishimura" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430065v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807778a" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6PSZJTT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396588v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0189-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8BP691R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018295v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Grey" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sub&#237;as" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2048267" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020134v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Palac&#237;n" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.001" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3X96G3S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009398v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Grey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr020734p" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B379FC4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564156v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03175373v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgyu Seok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeon Park" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Shin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyoung Park" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.122271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boluwatife Igbaroola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Howlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forsyth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demarthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Kvasha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02869" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bofanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maria Delfino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Brennan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswaranjan Mohanty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Johannessen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07291j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meyssonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chalard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard-Bretesch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad5a41" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12915" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paireau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddahani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Dell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.12811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Griffith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Touidjine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Olivier-Archambaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Gkaniatsou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Auvergniot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc00471f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Calvez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Espinosa-Angeles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dunn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.873783" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09358" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khryslyn Ara&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kerr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c10817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgeun Bae" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungwoo Kang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soucy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhan Xiong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229904" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rou&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06683" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03226126v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjyot Saini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Rudakou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruskey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Asayesh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.10.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Foran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malveau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khryslyn Arano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Begic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Rakov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03134508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abd44a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujeong Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Jeong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01154" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201902231" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539969v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Eddine Lakraychi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c6d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinyoung Kang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001658" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abac84" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Detroussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grolleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01674K" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Sotta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00999" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02443797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu&#8208;lugon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Legouez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14664" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;ger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aligny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03248-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;ichi Hata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Hirayama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ouled Amar Bencheikh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Krohn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.09.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alcalay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mallett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanderperre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Tavassoly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Dauvilliers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27642" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318670v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908475" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuisinier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.02.029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKBV9SPC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Voisin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.08.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06708-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00567" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T.M. Hu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27385" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316569v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leveille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Spiegelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Liong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.06.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Ross" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohtashami" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie M. Johnson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xiong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.01.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348986v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Ruskey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Zhou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-018-1031-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735051v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hilder" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Nucciarone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b18183" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623089v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07139-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628268v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villevieille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.08.096" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ross" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Strong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dionne Laporte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.01.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445354v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chatelain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623091v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eftekharnia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00403" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Quazuguel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boniface" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan-Or Ziv" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Montplaisir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Hu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judes Poirier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warby" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.10.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Naoi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakashima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee00829a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Gan-Or" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mohsin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirthagowri Ambalavanan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.03.029" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01112h" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598115v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Vito" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quazuguel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boniface" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04461" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867842v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.04.023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hauchecorne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16630557" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V&#233;zier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22232" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598202v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legall" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril War" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNRTL86-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598194v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Reynier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Schleich" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jouanneau Si Larbi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.12.049" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC83CMV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191093v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaneb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Folkmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Belzil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-En Jao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu545" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598252v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGZL8L93-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouayad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5001573" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598251v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201400070" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXMMR435-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.023" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980347v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.042" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ210H0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950579v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Lacanilao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mazerolles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.04.044" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92KQF8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Kanno" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.099" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMGZR9J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wilhelm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402973h" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442522v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Omouendze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071263" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074258v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravchyk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701303" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864731v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongli Wang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.094" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB038K0Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866179v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Martin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanno" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2011.09.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVJF01M9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.027" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQV48FW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849487v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12649k" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849541v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.120" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0J4RF5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849668v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oliveri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.07.049" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71T02XJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468418v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamada" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0CDCL30-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628405v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degryse" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.05.042" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC9CHRL3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477313v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakamoto" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirayama" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Konishi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sonoyama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920271d" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BVFJT1TV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431912v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3098494" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432069v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martina" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.10.017" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3KRK0K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430065v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807778a" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6PSZJTT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R24NDCTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396588v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0189-5" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8BP691R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396568v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kobayashi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nishimura" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801016" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018295v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Grey" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sub&#237;as" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2048267" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020134v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Palac&#237;n" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.07.001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3X96G3S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009398v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Grey" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr020734p" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B379FC4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564156v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03175373v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR013" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>