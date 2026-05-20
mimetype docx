--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">085762563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=TQEUdowAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-5806-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,652 +215,652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting behavior types of moving object trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feda Almuhisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2-3), pp.169-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41060-017-0076-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Itemset Border Approximation by Dualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.32-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Services Discovery and Recommendation Based on Information Extraction and Symbolic Reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Jarir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Web Service Computing (IJWSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/ijwsc.2013.4101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Architecture for Information Retrieval in P2P Context Using Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hajjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (4), pp.166-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/ijcnc.2011.3412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queries Mining For Efficient Routing in P2P Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quafafou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nachouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of Database (Weston, Conn.) Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet User Behavior: Compared Study of the Access Traces and Application to the Discovery of Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36, pp.208-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -849,3110 +870,3110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Students' Attempts Trajectories in Learning Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. pp.66-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15870155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Patterns for Spatio-Temporal Traffic Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feda Almuhisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. pp.595-602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3486622.3493977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Formal Concepts over Time for Trajectory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feda Almuhisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'état du trafic routier basée sur les motifs et les chaînes de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feda Almuhisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quafafou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Rencontres de la Société Francophone de Classification (SFC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-label Classification of Moving Object Trajectories based on Frequent Behavior Type Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feda Almuhisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres de la Société Francophone de Classification (SFC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification orientée perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres de la Société Francophone de Classification (SFC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Approach for Diversifying Web Services Discovery and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 23rd IEEE International Conference on Web Services (ICWS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, CA, United States. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Pattern Mining Based Web Service Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 14th International Conference on Service Oriented Computing (ICSOC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Banff, Alberta, Canada. pp.417-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Divergence based Evaluation of Web Service Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th IEEE International Conference on Services Computing (SCC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, CA, United States. pp.736-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of Frequent Itemset Border by Computing Approximate Minimal Hypergraph Transversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munich, Germany. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering using Hypergraph for P2P Query Routing - Simulation and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El-Sayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems (ICEIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France. pp.247-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004452302470254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de bordures de motifs fréquents par le calcul de traverses minimales approchées d'hypergraphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Quafafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique (CAp 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte et recommandation de services web basées sur l'extraction d'information et la réputation symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Jarir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Sources Ouvertes et Services - Données Liées pour un Web de Données (SOS-DLWD'12) de la 12ème Conférence ă Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de services web : impact sur la découverte et la recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Jarir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.549-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Representations of Web Services: Discovery, Clustering and Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Aznag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Quafafou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Jarir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th International Conference on Web Services (ICWS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Washington DC, USA, Unknown Region. pp.748-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Ontology for Semantic Interpretation of Multi-Source Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sheeren</w:t>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Ontologies for urban development: conceptual models for practitioners (Urban Ontologies 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463173v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Urban Ontology for Semantic Interpretation of Multi-Source Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop Ontologies for urban development: conceptual models for practitioners (Urban Ontologies 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463170v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation et appariement d'objets géographiques dans une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées Francophones "Extraction et gestion des connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complementarity of an Ontology and a Nearest Neighbour Classifier for Remotely Sensed Image Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.3983 - 3986, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Transactional Data with Multiple Clusterings for Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einoshin Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Methodologies for Intelligent Systems (ISMIS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Information Extraction from Gene Summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Klema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ECML/PKDD Workshop on Data and Text Mining for Integrative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Overlapping Clusters for Characterizing the Stage of Liver Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD'05 Discovery Challenge on Hepatitis Data, co-located with the 9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Forecast of the Internet Users: Compared Performances of Active and Passive Forecast Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IASTED International Conference on Artificial Intelligence and Applications (AIA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Innsbruck, Austria. pp.770-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Overlapping Clusters to detect Atherosclerosis Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation System Based on the Discovery of Meaningful Categorical Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Knowledge-Based Intelligent Information \&amp; Engineering Systems (KES'03), Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Oxford, United Kingdom. pp.857-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Impact of Users' Profiles Dimension on its Characterization Effectiveness: Method Based on the Evaluation of Users' Communities' Organization Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE International Symposium on Computational Intelligence for Measurement Systems and Applications (CIMSA'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lugano, Switzerland. pp.130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for factors estimating the stage of liver fibrosis based on the discovery of meaningful clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 02 Discovery Challenge on Hepatitis Data co-located with the 6th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCLAT: a New Approach of Clusters Discovery in Categorical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SGAI International Conference on Knowledge Based Systems and Applied Artificial Intelligence (ES'02), BCS Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Cambridge, United Kingdom. pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of a Subset of Concepts from the Frequent Closed Itemset Lattice: A New Approach of Meaningful Clusters Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of the Regularity of the Users' Internet Accesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advances in Formal Concept Analysis for Knowledge Discovery in Databases (FCAKDD'02), co-located with ECAI'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France. pp.24-25</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Intelligent Data Engineering and Automated Learning (IDEAL'02), Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manchester, United Kingdom. pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324790v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Regularity of the Users' Internet Accesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction of a Subset of Concepts from the Frequent Closed Itemset Lattice: A New Approach of Meaningful Clusters Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Lancieri</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Intelligent Data Engineering and Automated Learning (IDEAL'02), Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Manchester, United Kingdom. pp.173-178</w:t>
+              <w:t xml:space="preserve">International Workshop on Advances in Formal Concept Analysis for Knowledge Discovery in Databases (FCAKDD'02), co-located with ECAI'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324787v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Associations in Clinical Data: Application to Search for Prognostic Factors in Hodgkin's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Artificial Intelligence in Medicine in Europe (AIME 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Cascais, Portugal. pp.50-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-48229-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3962,104 +3983,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système de détection d'un phénomène d'émergence d'information à partir de données numériques échantillonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2826478. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4069,117 +4090,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation d'ingénieurs dédiée à des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4189,114 +4210,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de clusters à partir du treillis de concepts : application à la découverte de communautés d'intérêt pour améliorer l'accès à l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Caen Basse-Normandie, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02006829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4364,51 +4385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418A6E2E"/>
+    <w:nsid w:val="418E7BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8107-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5806-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feda Almuhisen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Quafafou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0076-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aznag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwsc.2013.4101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ismail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2011.3412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00482514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quafafou Mohamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Sa&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15870155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Naim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004452302470254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Klema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48229-6_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02292058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02006829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8107-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TQEUdowAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5806-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feda Almuhisen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Quafafou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0076-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Aznag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwsc.2013.4101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hajjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2011.3412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00482514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quafafou Mohamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Sa&#239;di" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15870155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493977" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Naim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Sayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004452302470254" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Klema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48229-6_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02292058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02006829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>