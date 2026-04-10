--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -698,161 +698,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of real Milnor fibration for non-isolated singularities</w:t>
+                <w:t xml:space="preserve">Euler obstruction and Lipschitz-Killing curvatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv286⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.109-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-016-1322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757428v1</w:t>
+                <w:t xml:space="preserve">hal-00995743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open book structures on semi-algebraic manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,100 +863,100 @@
               <w:t xml:space="preserve">Manuscripta mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00229-015-0772-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrations structure and degree formulae for Milnor fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,105 +1001,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler obstruction and Lipschitz-Killing curvatures</w:t>
+                <w:t xml:space="preserve">Topology of real Milnor fibration for non-isolated singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213, pp.109-137. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (16), pp.4849-4866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11856-016-1322-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995743v1</w:t>
+                <w:t xml:space="preserve">hal-00757428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified critical points on the real Milnor fibre and integral-geometric formulas</w:t>
               </w:r>
@@ -1719,165 +1719,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-algebraic neighborhoods of closed semi-algebraic sets</w:t>
+                <w:t xml:space="preserve">On the Euler characteristics of real Milnor fibres of partially parallelizable maps of $(\mathbb{R}^n,0)$ to $(\mathbb{R}^2,0)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59 (1), pp.429-458</w:t>
+              <w:t xml:space="preserve">Kodai Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.324-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018914v1</w:t>
+                <w:t xml:space="preserve">hal-00203473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Euler characteristics of real Milnor fibres of partially parallelizable maps of $(\mathbb{R}^n,0)$ to $(\mathbb{R}^2,0)$</w:t>
+                <w:t xml:space="preserve">Semi-algebraic neighborhoods of closed semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kodai Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32, pp.324-351</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.429-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203473v1</w:t>
+                <w:t xml:space="preserve">hal-00018914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gauss-Bonnet formula for closed semi-algebraic sets.</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of the real Milnor fiber for isolated singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dutertre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moya P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-025-00579-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02308350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2021.v25.n6.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2020.22j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Grulha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2018-0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo N. Ara&#250;jo dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064170v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-015-0772-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1322-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2015.13e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo G. Grulha Jr." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2014.10e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshizumi Fukui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2669/jmsj/06610161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1569-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/675/13585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dreibelbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/569/11242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dutertre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moya P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-025-00579-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02308350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2021.v25.n6.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2020.22j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Grulha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2018-0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1322-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064170v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo N. Ara&#250;jo dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-015-0772-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2015.13e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo G. Grulha Jr." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2014.10e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshizumi Fukui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2669/jmsj/06610161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1569-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/675/13585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dreibelbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/569/11242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>