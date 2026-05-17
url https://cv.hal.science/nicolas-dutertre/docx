--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -698,421 +698,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler obstruction and Lipschitz-Killing curvatures</w:t>
+                <w:t xml:space="preserve">Topology of real Milnor fibration for non-isolated singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11856-016-1322-9⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (16), pp.4849-4866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995743v1</w:t>
+                <w:t xml:space="preserve">hal-00757428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open book structures on semi-algebraic manifolds</w:t>
+                <w:t xml:space="preserve">Euler obstruction and Lipschitz-Killing curvatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00229-015-0772-4⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.109-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-016-1322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064170v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrations structure and degree formulae for Milnor fibers</w:t>
+                <w:t xml:space="preserve">Open book structures on semi-algebraic manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMS Kokyuroku Bessatsu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-015-0772-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064938v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of real Milnor fibration for non-isolated singularities</w:t>
+                <w:t xml:space="preserve">Fibrations structure and degree formulae for Milnor fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMS Kokyuroku Bessatsu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Theory of singularities of smooth mappings and around it B55, pp.41-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00757428v1</w:t>
+                <w:t xml:space="preserve">hal-01064938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified critical points on the real Milnor fibre and integral-geometric formulas</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of the real Milnor fiber for isolated singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo N. Araújo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dutertre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moya P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-025-00579-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02308350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2021.v25.n6.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2020.22j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Grulha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2018-0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1322-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064170v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo N. Ara&#250;jo dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-015-0772-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2015.13e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo G. Grulha Jr." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2014.10e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshizumi Fukui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2669/jmsj/06610161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1569-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/675/13585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dreibelbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/569/11242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dutertre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moya P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-025-00579-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02308350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2021.v25.n6.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2020.22j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Grulha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2019.30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2018-0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo N. Ara&#250;jo dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1322-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064170v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-015-0772-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2015.13e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo G. Grulha Jr." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2014.10e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshizumi Fukui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2669/jmsj/06610161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-013-1569-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/675/13585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dreibelbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/569/11242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>