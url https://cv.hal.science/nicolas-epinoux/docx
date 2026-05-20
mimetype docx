--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -361,51 +361,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Epinoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education and Human Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (2), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15640/jehd.v13n2a5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15640/jehd.v13p12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1747,51 +1747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13n2a5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908311v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Stembari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Briquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fanton-Bayrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cochon Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony van de Kerkhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1481629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21628" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01168668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jehd.v13p12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908311v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Stembari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4801" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arber Shtembari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Briquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Fanton-Bayrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cochon Drouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony van de Kerkhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1481629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21628" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01168668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>