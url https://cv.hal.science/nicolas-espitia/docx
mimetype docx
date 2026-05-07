--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -66,4328 +66,4566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous boundary control for a 1D reaction-diffusion PDE: modal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187, pp.112910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.112910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered gain scheduling of 2 × 2 linear hyperbolic PDEs with time and space varying coupling coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082681v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous boundary control design for a 1D viscous Burgers equation : modal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175685v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Triggered PDE-Based Control of Freeway Traffic Flow with Connected/Automated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bekiaris-Liberis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Output-feedback stabilization in prescribed-time of a class of reaction-diffusion PDEs with boundary input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3535189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous predictor feedback for a 1D reaction-diffusion equation with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.101363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescribed-time stability in switching systems with resets: A hybrid dynamical systems approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.105910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered boundary control of an unstable reaction diffusion PDE with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Koudohode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite/Fixed-time stabilization of a chain of integrators with input delay via PDE-based nonlinear backstepping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov-based nonlinear boundary control design with predefined convergence for a class of 1D linear reaction-diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time estimation of second-order LTI systems in the presence of delayed measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic flow control on cascaded roads by event-triggered output feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609643v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered boundary control of constant-parameter reaction-diffusion PDEs: a small-gain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasson Karafyllis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered gain scheduling of reaction-diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasson Karafyllis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer-based Event-triggered Boundary Control of a Class of Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhathiya Rathnayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasson Karafyllis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3094648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictor-feedback prescribed-time stabilization of LTI systems with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3093527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor Delay-Compensated prescribed-Time Observer for LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drew Steeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer-based event-triggered boundary control of a linear 2 × 2 hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.104668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary time-varying feedbacks for fixed-time stabilization of constant-parameter reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp. 2686 - 2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2774011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based control of linear hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed-Time Compensation of Input-Dependent Hydraulic Input Delay For a Model of a Microfluidic Process Under Zweifach-Fung Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bekiaris-Liberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Control Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reyjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictor-Based Prescribed-Time Output Feedback for a Parabolic PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, France. pp.1006-1011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-dimensional homogeneous boundary control for a 1D reaction-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered gain scheduling of 2 × 2 hyperbolic PDEs with time and space varying coupling coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locally Homogeneous Finite-time Stabilization of Quasi-Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescribed-time control for a class of semilinear hyperbolic PDE-ODE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurrahman Irscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC 4th Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescribed-time predictor control of LTI systems with distributed input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin (virtual), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input Delay Compensation in Prescribed-Time of Boundary-Actuated Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drew Steeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered Varying Speed Limit Control of Stop-and-go Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on non asymptotic stabilization of linear time delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC). December 14-18, 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-triggered boundary control of constant-parameter reaction-diffusion PDEs: a small-gain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasson Karafyllis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescribed-time predictor control of LTI systems with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual), South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On local finite-time stabilization of the Viscous Burgers equation via boundary switched linear feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2019 - 58thIEEE Conference on Decision and Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some characterizations of boundary time-varying feedbacks for fixed-time stabilization of reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPDE'19 - 3rd IFAC/IEEE CSS Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.1260-1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On continuous boundary time-varying feedbacks for fixed-time stabilization of coupled reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous boundary control for a 1D reaction-diffusion PDE: modal decomposition approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Output Quantization Compensation in Event-Triggered Backstepping Control of 2 × 2 Hyperbolic Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Koudohode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka-Pekka Humaloja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bekiaris-Liberis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...4028 lines deleted...]
-                <w:t xml:space="preserve">hal-01309675v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered output feedback control of traffic flow on cascaded roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 243-267, 2021, 978-3-030-94766-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4397,114 +4635,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based control of networks modeled by a class of infinite dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAT038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01693069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4651,51 +4889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericel Ayamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espitia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082681v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175685v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bekiaris-Liberis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3535189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ochoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Poveda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609643v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6224" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasson Karafyllis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhathiya Rathnayake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3094648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3093527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Steeves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman Irscheid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rudolph" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02343238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericel Ayamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espitia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175685v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bekiaris-Liberis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3535189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ochoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Poveda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609643v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasson Karafyllis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhathiya Rathnayake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3094648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3093527" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Steeves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886831" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman Irscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rudolph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02343238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka-Pekka Humaloja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>