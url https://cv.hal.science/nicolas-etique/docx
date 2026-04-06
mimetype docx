--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -148,822 +148,822 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
+                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Schmitt</w:t>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duca</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Natural Products Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339475v1</w:t>
+                <w:t xml:space="preserve">hal-03377128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
+                <w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
+              <w:t xml:space="preserve">The Natural Products Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377128v1</w:t>
+                <w:t xml:space="preserve">hal-03339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the Low-Density Lipoprotein Receptor Family to Breast Cancer Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
+                <w:t xml:space="preserve">Océane Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesnim Al Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thevenard-Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880950v1</w:t>
+                <w:t xml:space="preserve">hal-03053583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Low-Density Lipoprotein Receptor Family to Breast Cancer Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Salesse</w:t>
+                <w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053583v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bio-guided isolation of new phenolic compounds from Hippocrepis emerus flowers and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200726v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-guided isolation of new phenolic compounds from Hippocrepis emerus flowers and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hubert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.28-36. </w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1934578X2091530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430970v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
               </w:r>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (8), pp.1176-1184. </w:t>
@@ -1230,64 +1230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic dynamics study identifies two amino acids of TIMP-1 critical for its LRP-1-mediated endocytosis in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Verzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thevenard-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Verzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crucial role for Lyn in TIMP-1 erythroid cell survival signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF-7 et les cellules leucémiques myéloïdes HL-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency in trefoil factor 1 (TFF1) increases tumorigenicity of human breast cancer cells and mammary tumor development in TFF1-knockout mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Effects of Different Alcohols on MCF-7 Human Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie TEP au [18F]-FES pour l’évaluation des mutations du récepteur aux oestrogènes dans les cancers du sein ER+</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance du [18F]-FES en imagerie TEP dans la détection des mutations du récepteur des oestrogènes dans les cancers du sein ER+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2121,97 +2121,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">7ème colloque ONCOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740550v1</w:t>
+                <w:t xml:space="preserve">hal-04752702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance du [18F]-FES en imagerie TEP dans la détection des mutations du récepteur des oestrogènes dans les cancers du sein ER+</w:t>
+                <w:t xml:space="preserve">Assessment of [18F]-FES performance in PET imaging for ER mutated breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2246,97 +2246,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ONCOTRANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Hot Topics in Imaging Science, TOPIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752702v1</w:t>
+                <w:t xml:space="preserve">hal-04752698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of [18F]-FES performance in PET imaging for ER mutated breast cancer</w:t>
+                <w:t xml:space="preserve">Utilisation de l’imagerie TEP au [18F]-FES pour l’évaluation des mutations du récepteur aux oestrogènes dans les cancers du sein ER+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2371,317 +2371,317 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot Topics in Imaging Science, TOPIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752698v1</w:t>
+                <w:t xml:space="preserve">hal-04740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un modèle cellulaire pour étudier la performance du 18FES en TEP - Application aux cancers mammaires ER muté</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Module SV - « Du gène à la protéine » : un parcours pédagogique moderne de biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Garbar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du Cancéropôle Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque final du projet HILISIT : Bilan et Perspectives Journées des réseaux CDUS/PROMOSCIENCES/UNISCIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. https://www.canal-u.tv/chaines/canal-unisciel/colloque-hilisit-presentation-module-sv-du-gene-a-la-proteine-un-parcours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755211v1</w:t>
+                <w:t xml:space="preserve">hal-04488863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module SV - « Du gène à la protéine » : un parcours pédagogique moderne de biologie moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
+                <w:t xml:space="preserve">Development and validation of a cellular model to study the 18FES efficiency in PET imaging: application to ER mutated breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Garbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet HILISIT : Bilan et Perspectives Journées des réseaux CDUS/PROMOSCIENCES/UNISCIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France. https://www.canal-u.tv/chaines/canal-unisciel/colloque-hilisit-presentation-module-sv-du-gene-a-la-proteine-un-parcours</w:t>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488863v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a cellular model to study the 18FES efficiency in PET imaging: application to ER mutated breast cancer</w:t>
+                <w:t xml:space="preserve">Création d’un modèle cellulaire pour étudier la performance du 18FES en TEP - Application aux cancers mammaires ER muté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2695,137 +2695,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Potteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum du Cancéropôle Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242346v1</w:t>
+                <w:t xml:space="preserve">hal-04755211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Inhibitors of Cathepsin D/LRP-1 Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesnim Al Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'action de l'éthanol sur la prolifération et la migration des cellules cancéreuses mammaires MCF-7 : implication de la voie de signalisation des oestrogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3510,51 +3510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7139262D"/>
+    <w:nsid w:val="AE1B4AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-etique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.10.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bridoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Sowa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.03.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muckensturm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-etique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.10.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bridoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Sowa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.03.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muckensturm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>