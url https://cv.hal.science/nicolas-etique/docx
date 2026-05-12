--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -148,822 +148,822 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
+                <w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rivet</w:t>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
+              <w:t xml:space="preserve">The Natural Products Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377128v1</w:t>
+                <w:t xml:space="preserve">hal-03339475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
+                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Schmitt</w:t>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duca</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Natural Products Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339475v1</w:t>
+                <w:t xml:space="preserve">hal-03377128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Low-Density Lipoprotein Receptor Family to Breast Cancer Progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Campion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Salesse</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00882⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1934578X2091530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053583v1</w:t>
+                <w:t xml:space="preserve">hal-02880950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bio-guided isolation of new phenolic compounds from Hippocrepis emerus flowers and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200726v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-guided isolation of new phenolic compounds from Hippocrepis emerus flowers and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duca</w:t>
+                <w:t xml:space="preserve">Contribution of the Low-Density Lipoprotein Receptor Family to Breast Cancer Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesnim Al Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thevenard-Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.10.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430970v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.91-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880950v1</w:t>
+                <w:t xml:space="preserve">hal-03200726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
               </w:r>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (8), pp.1176-1184. </w:t>
@@ -1230,64 +1230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic dynamics study identifies two amino acids of TIMP-1 critical for its LRP-1-mediated endocytosis in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Verzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thevenard-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Verzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crucial role for Lyn in TIMP-1 erythroid cell survival signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF-7 et les cellules leucémiques myéloïdes HL-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency in trefoil factor 1 (TFF1) increases tumorigenicity of human breast cancer cells and mammary tumor development in TFF1-knockout mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Effects of Different Alcohols on MCF-7 Human Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance du [18F]-FES en imagerie TEP dans la détection des mutations du récepteur des oestrogènes dans les cancers du sein ER+</w:t>
+                <w:t xml:space="preserve">Utilisation de l’imagerie TEP au [18F]-FES pour l’évaluation des mutations du récepteur aux oestrogènes dans les cancers du sein ER+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2121,97 +2121,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ONCOTRANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752702v1</w:t>
+                <w:t xml:space="preserve">hal-04740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of [18F]-FES performance in PET imaging for ER mutated breast cancer</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance du [18F]-FES en imagerie TEP dans la détection des mutations du récepteur des oestrogènes dans les cancers du sein ER+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2246,97 +2246,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot Topics in Imaging Science, TOPIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Siena, Italy</w:t>
+              <w:t xml:space="preserve">7ème colloque ONCOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752698v1</w:t>
+                <w:t xml:space="preserve">hal-04752702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie TEP au [18F]-FES pour l’évaluation des mutations du récepteur aux oestrogènes dans les cancers du sein ER+</w:t>
+                <w:t xml:space="preserve">Assessment of [18F]-FES performance in PET imaging for ER mutated breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2371,317 +2371,317 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Hot Topics in Imaging Science, TOPIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740550v1</w:t>
+                <w:t xml:space="preserve">hal-04752698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module SV - « Du gène à la protéine » : un parcours pédagogique moderne de biologie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’un modèle cellulaire pour étudier la performance du 18FES en TEP - Application aux cancers mammaires ER muté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Garbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet HILISIT : Bilan et Perspectives Journées des réseaux CDUS/PROMOSCIENCES/UNISCIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France. https://www.canal-u.tv/chaines/canal-unisciel/colloque-hilisit-presentation-module-sv-du-gene-a-la-proteine-un-parcours</w:t>
+              <w:t xml:space="preserve">Forum du Cancéropôle Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488863v1</w:t>
+                <w:t xml:space="preserve">hal-04755211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a cellular model to study the 18FES efficiency in PET imaging: application to ER mutated breast cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
+                <w:t xml:space="preserve">Module SV - « Du gène à la protéine » : un parcours pédagogique moderne de biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Garbar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque final du projet HILISIT : Bilan et Perspectives Journées des réseaux CDUS/PROMOSCIENCES/UNISCIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. https://www.canal-u.tv/chaines/canal-unisciel/colloque-hilisit-presentation-module-sv-du-gene-a-la-proteine-un-parcours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242346v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un modèle cellulaire pour étudier la performance du 18FES en TEP - Application aux cancers mammaires ER muté</w:t>
+                <w:t xml:space="preserve">Development and validation of a cellular model to study the 18FES efficiency in PET imaging: application to ER mutated breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Chateau</w:t>
@@ -2695,137 +2695,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Potteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du Cancéropôle Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé, JRJCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755211v1</w:t>
+                <w:t xml:space="preserve">hal-04242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’alcool sur la voie de signalisation des œstrogènes dans deux modèles cellulaires : les cellules cancéreuses mammaires MCF7 et les cellules leucémiques myéloïdes HL-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Inhibitors of Cathepsin D/LRP-1 Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesnim Al Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'action de l'éthanol sur la prolifération et la migration des cellules cancéreuses mammaires MCF-7 : implication de la voie de signalisation des oestrogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3510,51 +3510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE1B4AC5"/>
+    <w:nsid w:val="D8AE063C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-etique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.10.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bridoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Sowa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.03.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muckensturm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-etique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.10.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bridoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Sowa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.03.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muckensturm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.41" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z4L12SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Corsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>