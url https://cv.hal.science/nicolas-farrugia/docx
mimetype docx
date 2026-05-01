--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -483,291 +483,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837034v1</w:t>
+                <w:t xml:space="preserve">hal-05002793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
+                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002793v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling individual rhythmic abilities using machine learning</w:t>
               </w:r>
@@ -1266,598 +1266,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How feasible is end-to-end deep learning for clinical neuroimaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Clairaut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.399-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748363v1</w:t>
+                <w:t xml:space="preserve">hal-04164384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How feasible is end-to-end deep learning for clinical neuroimaging?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning models of cognitive processes constrained by human brain connectomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.102507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164384v1</w:t>
+                <w:t xml:space="preserve">hal-03702201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models of cognitive processes constrained by human brain connectomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Clairaut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03702201v1</w:t>
+                <w:t xml:space="preserve">hal-03748363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Cerebro-Cerebellar Dynamic Functional Connectivity in Alcohol Use Disorder: a Resting-State fMRI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Abdallah</w:t>
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Zahr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Honnorat</w:t>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12311-021-01241-y⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331399v1</w:t>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Altered Cerebro-Cerebellar Dynamic Functional Connectivity in Alcohol Use Disorder: a Resting-State fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+                <w:t xml:space="preserve">Manojkumar Saranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Nicolas Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12311-021-01241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta and Theta Oscillations Correlate With Subjective Time During Musical Improvisation in Ecological and Controlled Settings: A Single Subject Study</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic aspects of cerebro-cerebellar functional connectivity are associated with self-reported measures of impulsivity: A resting-state fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Fourier Transform of fMRI temporal signals based on an averaged structural connectome for the classification of neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,295 +2686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait improvement via rhythmic stimulation in Parkinson’s disease is linked to rhythmic skills</w:t>
+                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hellmuth Obrig</w:t>
+                <w:t xml:space="preserve">Laura Verga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42005⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1128 - 1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771575v1</w:t>
+                <w:t xml:space="preserve">hal-01771545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
+                <w:t xml:space="preserve">Gait improvement via rhythmic stimulation in Parkinson’s disease is linked to rhythmic skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bégel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Verga</w:t>
+                <w:t xml:space="preserve">Hellmuth Obrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.1128 - 1145. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771545v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing imagined tempo for music: Effects of motor engagement and musical experience</w:t>
               </w:r>
@@ -3696,273 +3696,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Godet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469095v1</w:t>
+                <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabeau Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
+              <w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271292v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t>
               </w:r>
@@ -4192,714 +4192,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Moummad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Ecoacoustic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620733v1</w:t>
+                <w:t xml:space="preserve">hal-04856699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392418v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mariton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645175v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Ecoacoustic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856699v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSPW 2024: IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4933,77 +4933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Contrastive Pre-Training for Few-Shot Bioacoustic Sound Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2024: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5031,848 +5031,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Sara Pensieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644669v1</w:t>
+                <w:t xml:space="preserve">hal-04296291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
+                <w:t xml:space="preserve">The Externalization Sensation in Binaural Listening : A Behavioral and ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.277-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383609v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouat</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392952v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Pretraining Respiratory Sound Representations using Metadata and Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              <w:t xml:space="preserve">WASPAA 2023: IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretraining Respiratory Sound Representations using Metadata and Contrastive Learning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2023: IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165413v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Externalization Sensation in Binaural Listening : A Behavioral and ERP Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Colas</w:t>
+                <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, TAMPERE, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716402v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian Cazau</w:t>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Pensieri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04296291v1</w:t>
+                <w:t xml:space="preserve">hal-04644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t>
               </w:r>
@@ -5996,90 +5996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
@@ -6108,51 +6108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage supervisé et contrastif de représentations à l'aide de réseaux siamois pour la classification hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,247 +6184,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639769v1</w:t>
+                <w:t xml:space="preserve">hal-04098055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098055v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t>
               </w:r>
@@ -6531,103 +6531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
@@ -6650,644 +6650,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neuronaux de la sensation d’externalisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848032v1</w:t>
+                <w:t xml:space="preserve">hal-03748485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784122v1</w:t>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Corrélats neuronaux de la sensation d’externalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t>
+                <w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Barré</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748485v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t>
               </w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1326-1330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7630,195 +7630,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012765v1</w:t>
+                <w:t xml:space="preserve">hal-02934543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,544 +7841,539 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934543v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Graph Wavelet Transform as Feature Extractor for Machine Learning in Neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2528450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052244v1</w:t>
+                <w:t xml:space="preserve">hal-02189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EEG measurement of binaural sound immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lassance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2528450⟩</w:t>
+              <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/sasp.2019.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189734v1</w:t>
+                <w:t xml:space="preserve">hal-02275183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG measurement of binaural sound immersion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Graph Wavelet Transform as Feature Extractor for Machine Learning in Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.73-78, </w:t>
+              <w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25836/sasp.2019.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275183v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t>
               </w:r>
@@ -8385,64 +8385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8478,295 +8478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An Intrinsic Difference Between Vanilla RNNs and GRU Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Stérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COGNITIVE 2017 : Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.76 - 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656152v1</w:t>
+                <w:t xml:space="preserve">hal-01522887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intrinsic Difference Between Vanilla RNNs and GRU Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Stérin</w:t>
+                <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2017 : Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522887v1</w:t>
+                <w:t xml:space="preserve">hal-01754847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
+                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,82 +8778,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754847v1</w:t>
+                <w:t xml:space="preserve">hal-01656152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t>
               </w:r>
@@ -8865,64 +8865,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9038,51 +9038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9178,103 +9178,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Pratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,90 +9532,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t>
@@ -9724,51 +9724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,64 +9818,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-Invariant Representation Learning of Bird Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9945,64 +9945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10404,90 +10404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10781,64 +10781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning for pre-training bioacoustic few-shot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11250,51 +11250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51257-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2023.108912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03702201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Saranathan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honnorat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01241-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02302538v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101870" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oligschl&#228;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lauckner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Golchert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huntenburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01875908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaariyah Bashir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Stewart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-018-0792-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmuth Obrig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615625791" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Halpern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Sankarpandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-015-0531-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/938256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0330" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848032v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rueff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.21" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Popescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ruge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Boneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bravo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03815058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51257-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2023.108912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03702201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zahr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Saranathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honnorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01241-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02302538v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101870" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oligschl&#228;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lauckner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Golchert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huntenburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01875908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaariyah Bashir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Stewart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-018-0792-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmuth Obrig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615625791" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Halpern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Sankarpandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-015-0531-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/938256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.21" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683901" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Popescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ruge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Boneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bravo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03815058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>