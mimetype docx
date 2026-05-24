--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -982,50 +982,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1266,598 +1270,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How feasible is end-to-end deep learning for clinical neuroimaging?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Clairaut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164384v1</w:t>
+                <w:t xml:space="preserve">hal-03748363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models of cognitive processes constrained by human brain connectomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How feasible is end-to-end deep learning for clinical neuroimaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102507⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.399-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702201v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning models of cognitive processes constrained by human brain connectomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Clairaut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.102507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748363v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered Cerebro-Cerebellar Dynamic Functional Connectivity in Alcohol Use Disorder: a Resting-State fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+                <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Natalie Zahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manojkumar Saranathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-021-01241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+                <w:t xml:space="preserve">hal-03331399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Cerebro-Cerebellar Dynamic Functional Connectivity in Alcohol Use Disorder: a Resting-State fMRI Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Zahr</w:t>
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manojkumar Saranathan</w:t>
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Honnorat</w:t>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12311-021-01241-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331399v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta and Theta Oscillations Correlate With Subjective Time During Musical Improvisation in Ecological and Controlled Settings: A Single Subject Study</w:t>
               </w:r>
@@ -1973,51 +1977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic aspects of cerebro-cerebellar functional connectivity are associated with self-reported measures of impulsivity: A resting-state fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Fourier Transform of fMRI temporal signals based on an averaged structural connectome for the classification of neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2686,295 +2690,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
+                <w:t xml:space="preserve">Gait improvement via rhythmic stimulation in Parkinson’s disease is linked to rhythmic skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Verga</w:t>
+                <w:t xml:space="preserve">Peter Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellmuth Obrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771545v1</w:t>
+                <w:t xml:space="preserve">hal-01771575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait improvement via rhythmic stimulation in Parkinson’s disease is linked to rhythmic skills</w:t>
+                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Keller</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellmuth Obrig</w:t>
+                <w:t xml:space="preserve">Laura Verga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.42005. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1128 - 1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771575v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing imagined tempo for music: Effects of motor engagement and musical experience</w:t>
               </w:r>
@@ -3696,273 +3700,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
+              <w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271292v1</w:t>
+                <w:t xml:space="preserve">hal-05469095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabeau Pratte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469095v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t>
               </w:r>
@@ -4192,278 +4196,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Ecoacoustic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856699v1</w:t>
+                <w:t xml:space="preserve">hal-04645175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Ecoacoustic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645175v1</w:t>
+                <w:t xml:space="preserve">hal-04856699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
               </w:r>
@@ -4568,338 +4572,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392418v1</w:t>
+                <w:t xml:space="preserve">hal-04620733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mariton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620733v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSPW 2024: IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4933,77 +4937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Contrastive Pre-Training for Few-Shot Bioacoustic Sound Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2024: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5031,503 +5035,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian Cazau</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Pensieri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296291v1</w:t>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Externalization Sensation in Binaural Listening : A Behavioral and ERP Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Colas</w:t>
+                <w:t xml:space="preserve">Pretraining Respiratory Sound Representations using Metadata and Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.277-284, </w:t>
+              <w:t xml:space="preserve">WASPAA 2023: IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716402v1</w:t>
+                <w:t xml:space="preserve">hal-04165413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">The Externalization Sensation in Binaural Listening : A Behavioral and ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.277-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+                <w:t xml:space="preserve">hal-04716402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretraining Respiratory Sound Representations using Metadata and Contrastive Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+                <w:t xml:space="preserve">Trainable dynamical estimation of above-surface wind speed using underwater passive acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pensieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2023: IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States. </w:t>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165413v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
               </w:r>
@@ -5638,64 +5642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,51 +6112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage supervisé et contrastif de représentations à l'aide de réseaux siamois pour la classification hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,795 +6188,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098055v1</w:t>
+                <w:t xml:space="preserve">hal-04639769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639769v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392937v1</w:t>
+                <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507161v1</w:t>
+                <w:t xml:space="preserve">hal-04392937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrélats neuronaux de la sensation d’externalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748485v1</w:t>
+                <w:t xml:space="preserve">hal-03848032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+                <w:t xml:space="preserve">hal-03784122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,306 +6966,332 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neuronaux de la sensation d’externalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Colas</w:t>
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848032v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t>
+                <w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784122v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t>
               </w:r>
@@ -7299,51 +7303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,529 +7634,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934543v1</w:t>
+                <w:t xml:space="preserve">hal-02487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487476v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012765v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Graph Wavelet Transform as Feature Extractor for Machine Learning in Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lassance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2528450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189734v1</w:t>
+                <w:t xml:space="preserve">hal-02052244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG measurement of binaural sound immersion</w:t>
               </w:r>
@@ -8262,118 +8240,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Graph Wavelet Transform as Feature Extractor for Machine Learning in Neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yigit Pilavci</w:t>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 : International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2528450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052244v1</w:t>
+                <w:t xml:space="preserve">hal-02189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t>
               </w:r>
@@ -8385,64 +8389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9178,103 +9182,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bêty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Godet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Pratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,90 +9536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t>
@@ -9724,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,64 +9822,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-Invariant Representation Learning of Bird Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9958,51 +9962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10443,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10589,51 +10593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10781,64 +10785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning for pre-training bioacoustic few-shot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11250,51 +11254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51257-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2023.108912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03702201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zahr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Saranathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honnorat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01241-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02302538v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101870" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oligschl&#228;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lauckner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Golchert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huntenburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01875908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaariyah Bashir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Stewart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-018-0792-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmuth Obrig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615625791" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Halpern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Sankarpandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-015-0531-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/938256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.21" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683901" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Popescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ruge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Boneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bravo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03815058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zambra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gensse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51257-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2023.108912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03702201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojkumar Saranathan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honnorat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-021-01241-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02945181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02302538v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101870" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oligschl&#228;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lauckner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Golchert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huntenburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01875908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jakubowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaariyah Bashir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Stewart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-018-0792-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmuth Obrig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615625791" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01778665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Halpern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Sankarpandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-015-0531-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhodri Cusack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/938256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848032v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02052244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yigit Pilavci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.21" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Popescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Ruge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Boneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bravo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03815058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>