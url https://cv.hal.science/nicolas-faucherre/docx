--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -747,318 +747,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03592558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fortifications d’Amphissa, de l'Antiquité à l'époque contemporaine : premières observations de terrain et essai de bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.321-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le château roman. Mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ? Actes des 50es Journées romanes de Saint-Michel de Cuxa, 9-14 juillet 2018, 50, pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les fortifications du monde grec [Dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.321-346. </w:t>
-[...114 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143 (1), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bch.756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1160,273 +1160,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes médiévales et modernes en Provence. XIe colloque historique de Fréjus [introduction]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cordouan, un chef-d’œuvre universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Excoffon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arcades en Nouvelle-Aquita, Hors-série, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garcia</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions. Impressions d'enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.3-4</w:t>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02004551v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordouan, un chef-d’œuvre universel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+                <w:t xml:space="preserve">Les enceintes médiévales et modernes en Provence. XIe colloque historique de Fréjus [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.253-261</w:t>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02004555v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental reconstruction of the ancient harbors of King Louis IX (Aigues-Mortes, Rhone Delta, France)</w:t>
               </w:r>
@@ -1699,1489 +1699,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carcassonne, la Cité : étude, relevé et datation des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tours génoises : Architecture et quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, pp.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Orient à l’avant-garde des fortifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’art de la guerre au Moyen Âge, 21, pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille et son patrimoine. Une relation toujours en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, bilan 2014, pp.33-35</w:t>
+              <w:t xml:space="preserve">Sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, p. 104-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tours génoises : Architecture et quotidien</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forts de Marseille sont-ils du patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue culturelle de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, oct., p. 96-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois peintures des batailles restaurées de la galerie de Richelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du musée des Beaux-Arts de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : MESQUI (Jean) Les seigneurs d’Ivry, Bréval et Anet aux XIe et XIIe siècles. Châteaux et familles à la frontière normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-3, pp.281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ouvrages d'artillerie construits à Chateaubriant après 1488, ostentation ou nostalgie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°147, p. 155-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Bois-Sire-Amé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.99-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2012.8277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des influences en Europe. Point de vue italien sur la naissance du bastion au début du XVIe siècle [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héraldique et architecture des hospitaliers à Bodrum (Rhodes) [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un château fort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 370, pp.64-69</w:t>
+              <w:t xml:space="preserve">, 2012, n°349, p. 10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Marseille et son patrimoine. Une relation toujours en devenir</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phare de Cordouan, de l'utilité du beau en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites et monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 220, p. 104-114</w:t>
+              <w:t xml:space="preserve">, 2012, n°218, p. 46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vézelay. La porte Neuve, un palimpseste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 170 (2), pp.160-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bulmo.2012.8285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00814681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le phare de Cordouan, de l'utilité du beau en architecture</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles du Frioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites et monuments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°218, p. 46-48</w:t>
+              <w:t xml:space="preserve">Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 224, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La candidature de l'oeuvre de Vauban au patrimoine mondial. Un pari européen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Semestriel 1 (2008), pp.76-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël. Césarée. le château et l'enceinte urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Querrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170-2, pp.99-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bulmo.2012.8277⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 165 (4), pp.386-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2007.1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siège de 1205. Comment fut prise la forteresse de Chinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, X, n° 10, pp.1131-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enceinte médiévale de Césarée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00814684v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170-3, pp.281</w:t>
-[...680 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 164 (1), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bulmo.2006.1321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3622,51 +3622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayonne, place forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48, pp.74-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,103 +4392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mytilène, Greece</w:t>
@@ -4977,316 +4977,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Paul-de-Vence ou Jean de Saint-Rémy à l'école des Sangallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Paucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La genèse du système bastionné en Europe (1500-1550) : Nouvelles découvertes, nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Tours, France. pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineers and fortifications in France before Vauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Sítio do Castelo Medieval/Sua importância e evolução histórica A Fortaleza e outros momentos da história da arquitectura de Pula PROGRAMA do 8o Seminário Internacional de Almeida e ACTAS da edição de 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Almeida, Portugal. pp.195-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau et renouveau, les proto-bastions de Narbonne (1523-1536) comme musées d'antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La genèse du système bastionné en Europe (1500-1550) : Nouvelles découvertes, nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Supérieures de la Renaissance, Jun 2002, Tours, France. pp.112-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les voies de l’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ influence de Vauban dans le monde : actes de la journée d’étude, organisée par le Réseau des sites majeurs de Vauban à la citadelle d’Arras, le 7 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Arras, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388324v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortification du Dodécanèse hospitalier en 1513</w:t>
               </w:r>
@@ -5486,178 +5486,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villefranche-sur-Mer, fort Saint-Elme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès archéologique de France. Nice et Alpes-Maritimes (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nice, France. p. 233-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restauration et réutilisation : le château de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et modes de vie au temps des ducs de Bretagne XIIIe-XVIe siècles [actes des journées d'étude, château de Suscinio]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général du Morbihan], Sep 2007, Sarzeau, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816558v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concarneau, la ville close. Une enceinte ducale de la seconde moitié du XVe siècle.</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification au temps des croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6632,1403 +6632,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Césarée maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 416 p., 2014, 2-7084-0974-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence de Vauban dans le monde : actes de la journée d'étude... à la citadelle d'Arras, le 7 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bragard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Steenbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau des sites majeurs de Vaban, les Amis de la citadelle de Namur, pp.178, 2014, 978-2-87551-054-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes Flamboyante (1380-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Jean-François Caraës et Alain Gallicé. Société archéologique et historique de Nantes et de Loire-Atlantique, pp.282, 2014, Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique. Hors-série, 978-2-9537374-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mont-Louis, la militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le républicain lorrain, 51 p., 2013, patrimoines : Sites majeurs de Vauban, 978-2-901647-11-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villefranche-de-Conflent, la sentinelle des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le républicain lorrain, 50 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sièges de Rhodes de l'Antiquité à la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pimouguet-Pédarros I., Faucherre N. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications en Atlantique : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Yves Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.159, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications dans l'Est : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.182, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les Voyages de Vauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parenthèses, pp.150, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des forts en Méditerranée : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.182, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place forte de Mont-Dauphin. L'héritage de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud ; Cité de l'architecture et du patrimoine, pp.128, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications en Bretagne-Normandie : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.166, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications dans les Alpes : Les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bornecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Faucherre. éd. Huitième jour, pp.152, 2006, Chemins de traverse, ISSN 1629-7180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amis de la citadelle de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications de l'époque des croisades au proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve-et-Larose, 2004, Archéologies/ Vingt ans de recherches françaises dans le Monde (Ministère des Affaires étrangères)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours seigneuriales de l'ouest. Travaux récents sur quelques tours maîtresses, de la Normandie à la Catalagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux-forts [cédérom]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">société Syrinx, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enceintes urbaines (XIIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Contamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Picard, 416 p., 2014, 2-7084-0974-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...957 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Contamine</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03290396v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03294908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'If</w:t>
               </w:r>
@@ -8121,103 +8121,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean : actes du colloque de Mytilène 30-31 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -8240,255 +8240,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cas d’étude des citadelles de Lille et d’Ajaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châteaux et cités fortifiés: les apports des nouvelles connaissances à la notion d'authenticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loubatières, 2021, 978-2-86266-790-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Îles-forts, îles-phares, enjeux de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale. Histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.198-209, 2021, 978-2-356981-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phare du Planier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale. Histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.226-229, 2021, 978-2-356981-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602039v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04147415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enceintes médiévales</w:t>
               </w:r>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrer ou circuler : le paradoxe montagnard, l’exemple de Briançon et du col de Montgenèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Paucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,307 +8709,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemin des remparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Festin, pp.98-99, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte Royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Festin, pp.62, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Festin, pp.34-35, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vauban à Bazoches. La distribution d’après l’inventaire de 1713</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lhomme; Patrice Lhomme; Yves Nouvellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chastels et maisons fortes. 6, Actes des journées de castellologie de Bourgogne, 2015-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.315-326, 2018, 979-10-95034-09-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602057v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03602065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Nantes, bastion de Mercoeur</w:t>
               </w:r>
@@ -9062,173 +9062,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03602070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tour du Fer à Cheval, chant du cygne de la tour d’artillerie bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Guillet; Aurélien Armide. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château des ducs de Bretagne : entre grandeur et renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.282-299, 2016, 978-2-7535-4879-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03602073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tour Charles-Quint de Champlitte : le chant du cygne de la tour à canon en Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champlitte, place forte du comté de Bourgogne : XIIIe-XVIIe siècles : actes de la journée d'étude [du 25 avril 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Franche-Bourgogne, pp.101-105, 2016, 979-10-96159-00-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586476v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03602073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tour au bastion. En Europe, des expériences concomittantes</w:t>
               </w:r>
@@ -9281,797 +9281,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'art du siège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angers sur trois rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affluents de la Loire : morceaux choisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 303, pp.142-145, 2014, Trois cent trois-Arts, recherches et créations, n° 130, 979-10-93572-00-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des ingénieurs militaires au XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire Millénaires, pp.241-242, 2014, 978-2-919056-35-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vauban et la fortification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moineaux de l'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAMBERT-BRESSON, Michèle ; TÉRADE, Annie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures urbaines. Formes et temps : Mélanges offerts à Pierre Pinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.149-155, 2014, 978-2-7084-0970-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieille Court/Oudon, succession ou gémellité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les affluents de la Loire : morceaux choisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 303, pp.178-183, 2014, Trois cent trois-Arts, recherches et créations, n° 130, 979-10-93572-00-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un crucifié sur la route portugaise des Indes : le fort Jésus à Mombasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POTON, Didier; VIDAL, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Brésil à l'Atlantique : Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-145, 2014, Enquêtes et documents, 978-2-7535-4941-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.26206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du croisement des compétences archéologiques au film en relief, l'expérience du château de Tiffauges (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAUPIN, Guy; MORICE, Jean-René; VIVIER, Nadine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les affluents de la Loire : morceaux choisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 303, pp.142-145, 2014, Trois cent trois-Arts, recherches et créations, n° 130, 979-10-93572-00-0</w:t>
+              <w:t xml:space="preserve">Les nouveaux patrimoines en région Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.681-685, 2013, Art &amp; société, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortifications urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Croix (A.), Amouroux (D.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
+              <w:t xml:space="preserve">Dictionnaire de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, p. 437-438, 2013, 978-2753528215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tours de l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GOYEN, François; GUIGUENO, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phares: monuments historiques des côtes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Patrimoine-Centre des monuments nationaux, pp.32-41, 2013, 978-2-7577-0287-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384748v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tour au bastion en France (1470-1530).</w:t>
               </w:r>
@@ -10339,388 +10339,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte urbaine de Famagouste.</w:t>
+                <w:t xml:space="preserve">Le fort en terre de la Cornetière à Avrillé, redoute de siège, fortin d'exercice ou bastion d'agrément ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vendée, côté jardin. Promenade au coeur d'un patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.91-96, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantara, Buffavent et saint-Hilarion : notes sur trois châteaux du pentadactyle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de France, pp.307-350, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
+              <w:t xml:space="preserve">, Diffusion de Boccard, pp.375-383, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00101463v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kantara, Buffavent et saint-Hilarion : notes sur trois châteaux du pentadactyle.</w:t>
+                <w:t xml:space="preserve">Le château de Cérines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Diffusion de Boccard, pp.375-383, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
+              <w:t xml:space="preserve">, Diffusion de Boccard, pp.384-390, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672625v1</w:t>
+                <w:t xml:space="preserve">halshs-00673222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Cérines.</w:t>
+                <w:t xml:space="preserve">THE HORMUZI-PORTUGUESE FORTRESS, NEW FORTRESS OF QAL'AT AL-BRAHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ROUGEULL A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qal'at al-Bahrain. A Trading and military outpost. 3e millennium B.C.-17th century A.D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-378, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enceinte urbaine de Famagouste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Diffusion de Boccard, pp.384-390, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
+              <w:t xml:space="preserve">, Institut de France, pp.307-350, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-00101563v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillezais, abbaye, évêché, place de sûreté protestante.</w:t>
               </w:r>
@@ -11594,64 +11594,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesarea Maritima. Fortifications médiévales. Rapport final d'opération, campagne 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbé Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,51 +11699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(85) Maillezais. Abbaye Saint-Pierre de Maillezais. L'occupation du front ouest du XIe au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12188,213 +12188,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02464038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983180v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -12539,51 +12539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4E910CD"/>
+    <w:nsid w:val="88B4EA9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12770,51 +12770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-faucherre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028599128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121280978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Querrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1497" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Graciansky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineeddine Guenadez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/fortmed2020.2020.11367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Elzi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Paucot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bethe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Le Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ribiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsaingeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bornecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blieck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brighelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147415v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monsaingeon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5925" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385501v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/26206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26206" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siddiqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983183v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-faucherre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028599128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121280978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Querrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1497" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Graciansky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineeddine Guenadez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/fortmed2020.2020.11367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Elzi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Paucot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bethe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Le Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsaingeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ribiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bornecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blieck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brighelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monsaingeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5925" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/26206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26206" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673222v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siddiqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983183v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>