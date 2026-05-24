--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -220,3591 +220,3591 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accueillir, encadrer et provoquer le miracle en Terre sainte au XIIe siècle : l'église hospitalière d'Emmaüs (Abu Gosh) et sa crypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An absolute radiocarbon chronology for the World Heritage site of Sarvestan (SW Iran); a late Sasanian heritage in early Islamic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (2), pp.545-559. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12716⟩</w:t>
+                <w:t xml:space="preserve">hal-03380634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Sasanian landscape modification: New geoarchaeological evidence from the Ardashir Pond in southwest Iran (Palace of Ardashir, third century CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Rashidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.925-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du château fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les châteaux forts en France, 404, pp.66-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;roche&amp;quot; de Brézé, un château fort invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Atlas des curiosités, Hors-série n° 161, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les fortifications du monde grec [Dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château roman. Mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, pp.23-38</w:t>
+              <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ? Actes des 50es Journées romanes de Saint-Michel de Cuxa, 9-14 juillet 2018, 50, pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications d’Amphissa, de l'Antiquité à l'époque contemporaine : premières observations de terrain et essai de bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elnaz Rashidian</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aubert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21880⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.321-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carcassonne, La Cité : étude, relevé et datation des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bilan 2016, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordouan, un chef-d’œuvre universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arcades en Nouvelle-Aquita, Hors-série, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions. Impressions d'enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.253-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enceintes médiévales et modernes en Provence. XIe colloque historique de Fréjus [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII, fascicules 263, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleoenvironmental reconstruction of the ancient harbors of King Louis IX (Aigues-Mortes, Rhone Delta, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.505 - 513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le châtelet inachevé de Philippe le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sournia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.44-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le châtelet de la rive gauche : une réponse avignonnaise à la tour de Philippe le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carcassonne, la Cité : étude, relevé et datation des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tours génoises : Architecture et quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les châteaux forts en France, 404, pp.66-71</w:t>
+              <w:t xml:space="preserve">, 2015, 370, pp.64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Orient à l’avant-garde des fortifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Atlas des curiosités, Hors-série n° 161, pp.24-29</w:t>
+              <w:t xml:space="preserve">Historia spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’art de la guerre au Moyen Âge, 21, pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forts de Marseille sont-ils du patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue culturelle de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, oct., p. 96-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille et son patrimoine. Une relation toujours en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, p. 104-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois peintures des batailles restaurées de la galerie de Richelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du musée des Beaux-Arts de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Bois-Sire-Amé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.99-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2012.8277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : MESQUI (Jean) Les seigneurs d’Ivry, Bréval et Anet aux XIe et XIIe siècles. Châteaux et familles à la frontière normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-3, pp.281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ouvrages d'artillerie construits à Chateaubriant après 1488, ostentation ou nostalgie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°147, p. 155-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des influences en Europe. Point de vue italien sur la naissance du bastion au début du XVIe siècle [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héraldique et architecture des hospitaliers à Bodrum (Rhodes) [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-2, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un château fort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°349, p. 10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay. La porte Neuve, un palimpseste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (2), pp.160-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2012.8285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phare de Cordouan, de l'utilité du beau en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°218, p. 46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles du Frioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 224, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La candidature de l'oeuvre de Vauban au patrimoine mondial. Un pari européen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Semestriel 1 (2008), pp.76-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël. Césarée. le château et l'enceinte urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165 (4), pp.386-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2007.1497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siège de 1205. Comment fut prise la forteresse de Chinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, X, n° 10, pp.1131-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enceinte médiévale de Césarée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 164 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2006.1321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire stade de Lille : la reine des citadelles livrée à la loi du foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Momus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taureau, forteresse Vauban, baie de Morlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skol Vreizh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Saint-Jean d'Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Archives historiques de la Saintonge et de l'Aunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.161-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris mumure de tous ses murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre inédite du maréchal de Vauban à Louis XIV à propos de la guerre des Camisards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'échauguette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayonne, place forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.74-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Cherveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.121-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortification au proche-Orient avant les croisades : l'exemple du Sahyun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ? Actes des 50es Journées romanes de Saint-Michel de Cuxa, 9-14 juillet 2018, 50, pp.179-185</w:t>
+              <w:t xml:space="preserve">, 2004, Chrétiens et Musulmans, autour de 1100, 35, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...2743 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lys-Saint-georges, lacopie d'un château philippien à l'aube de la renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des amis du pays lochais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire défensive du château de Machecoul : un plan indéit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des historiens du Pays de Retz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Buzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Araguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Agenais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, pp.34-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4064,51 +4064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
@@ -4131,243 +4131,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réutilisation du patrimoine défensif urbain en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineeddine Guenadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORTMED 2020 : fifth International Conference on Fortifications of the Mediterranean Coast, March 26th, 27th and 28th 2020 [postponed to 4th, 5th and 6th of November 2020], Granada (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade, Espagne. pp.1225-1230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/fortmed2020.2020.11367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le château de La Bâtie (Savoie). Changement de distributions résidentielles et défensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Graciansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de fond en comble. Hiérarchisation verticale des espaces dans les châteaux médiévaux et modernes : Actes du septième colloque international au château de Bellecroix, 18-20 octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chagny, France. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03119094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et urbanisme à Gur (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “L’eau dans le monde iranien : usages, partages représentations de la Préhistoire à nos jours”, IREMAM, MMSH 17-18 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,103 +4392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Psalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mytilène, Greece</w:t>
@@ -4530,51 +4530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les années 1500, temps d'équilibres ou temps de ruptures ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bragard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortification et artillerie en Europe autour de 1500 : le temps des ruptures. Actes du colloque international organisé les 11 et 12 décembre 2015 à Epinal et à Châtel-sur-Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Epinal - Châtel-sur-Moselle, France. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter le château de Bonaguil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tours-résidences gothiques, du Rhône provençal à Rhodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture militaire, une culture partagée entre Grèce et Provence. Table ronde internationale, 23 et 24 novembre 2017, MMSH, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4763,51 +4763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « château neuf » de Portes : l'œuvre de Jean de Budos vers 1545 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Elzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifier sa demeure à l'époque moderne, du XVIe au XVIIIe siècle : Actes du cinquième colloque international au château de Bellecroix, 16-18 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chagny, France. pp.382-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse sous la résidence : le cas de Brézé (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications de l’île de Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes : actes du colloque international d'archéologie à Nice, 14-16 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Paul-de-Vence ou Jean de Saint-Rémy à l'école des Sangallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Paucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La genèse du système bastionné en Europe (1500-1550) : Nouvelles découvertes, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Tours, France. pp.97-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,51 +5065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers and fortifications in France before Vauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Sítio do Castelo Medieval/Sua importância e evolução histórica A Fortaleza e outros momentos da história da arquitectura de Pula PROGRAMA do 8o Seminário Internacional de Almeida e ACTAS da edição de 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Almeida, Portugal. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau et renouveau, les proto-bastions de Narbonne (1523-1536) comme musées d'antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La genèse du système bastionné en Europe (1500-1550) : Nouvelles découvertes, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Études Supérieures de la Renaissance, Jun 2002, Tours, France. pp.112-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de l’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ influence de Vauban dans le monde : actes de la journée d’étude, organisée par le Réseau des sites majeurs de Vauban à la citadelle d’Arras, le 7 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Arras, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortification du Dodécanèse hospitalier en 1513</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castelos das Ordens militares (Encontro internacional Castelos das Ordens militeras, 10-13 octobre 2012, Tomar, Convento de Cristo, Portugal). vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tomar, Portugal. pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter une forteresse disparue par les atlas militaires européens, le cas du Mont-Royal (Rhénanie-Palatinat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et Atlas : inventaire, cartographie, iconographie, XIIe-XVIIe siècle. Actes du second colloque international au château de Bellecroix, 19-21 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chagny, France. pp.142-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier l'enceinte de Charles V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bethe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,51 +5492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villefranche-sur-Mer, fort Saint-Elme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès archéologique de France. Nice et Alpes-Maritimes (2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Nice, France. p. 233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,51 +5574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration et réutilisation : le château de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et modes de vie au temps des ducs de Bretagne XIIIe-XVIe siècles [actes des journées d'étude, château de Suscinio]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général du Morbihan], Sep 2007, Sarzeau, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concarneau, la ville close. Une enceinte ducale de la seconde moitié du XVe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">165e session du Congrès archéologique de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Quimper, France. pp.65-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Seraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 163e congrès archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Corrèze, France. pp.381-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,51 +5807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire des estuaires du Ponant : la mise en valeur par la mise en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et estuaires. Culture - gestion intégrée - développement, actes du colloque de Blaye de Blaye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Blaye, France. pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5876,64 +5876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification au temps des croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6003,51 +6003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux et cités fortifiés : les apports des nouvelles connaissances à la notion d'authenticité : colloque international organisé du 27 au 29 septembre 2018 à la Cité de Carcassonne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Loubatières, 271 p., 2021, 978-2-86266-790-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6078,51 +6078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de fond en comble : Hiérarchisation verticale des espaces dans les châteaux médiévaux et modernes : Actes du septième colloque international au château de Bellecroix, 18-20 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forts of the Deccan : 1200-1800, [proceedings of the Aix-en-Provence international conference, June 21, 2014]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6228,51 +6228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadelles du roi de France sous Charles VII et Louis XI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de castellologie de Bourgogne, 450 p., 2019, 979-10-95034-10-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6303,51 +6303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortification et artillerie en Europe autour de 1500 : le temps des ruptures. Actes du colloque international organisé les 11 et 12 décembre 2015 à Epinal et à Châtel-sur-Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Elter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.518, 2018, 978-2-8143-0514-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6365,51 +6365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nomadisme châtelain, IXe-XVIIe siècle : actes du sixième colloque international au château de Bellecroix, 14-16 octobre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifier sa demeure du XVIe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6550,51 +6550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau autour du château. Actes du quatrième colloque international au château de Bellecroix, 17-19 octobre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,90 +6638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césarée maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bragard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Steenbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,51 +6853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes Flamboyante (1380-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6941,51 +6941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mont-Louis, la militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le républicain lorrain, 51 p., 2013, patrimoines : Sites majeurs de Vauban, 978-2-901647-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7003,51 +7003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villefranche-de-Conflent, la sentinelle des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le républicain lorrain, 50 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,51 +7078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sièges de Rhodes de l'Antiquité à la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pimouguet-Pédarros I., Faucherre N. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7153,51 +7153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route des fortifications en Atlantique : les étoiles de Vauban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Yves Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Huitième Jour, pp.159, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,51 +7228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route des fortifications dans l'Est : les étoiles de Vauban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Huitième Jour, pp.182, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7284,781 +7284,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La route des forts en Méditerranée : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.182, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">les Voyages de Vauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parenthèses, pp.150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Ribiere</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place forte de Mont-Dauphin. L'héritage de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud ; Cité de l'architecture et du patrimoine, pp.128, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00624661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications en Bretagne-Normandie : les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">éd. Huitième Jour, pp.182, 2007</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Huitième Jour, pp.166, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud ; Cité de l'architecture et du patrimoine, pp.128, 2007</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des fortifications dans les Alpes : Les étoiles de Vauban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bornecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Faucherre. éd. Huitième jour, pp.152, 2006, Chemins de traverse, ISSN 1629-7180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecuillier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amis de la citadelle de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications de l'époque des croisades au proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve-et-Larose, 2004, Archéologies/ Vingt ans de recherches françaises dans le Monde (Ministère des Affaires étrangères)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours seigneuriales de l'ouest. Travaux récents sur quelques tours maîtresses, de la Normandie à la Catalagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">éd. Huitième Jour, pp.166, 2006</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Robert Bornecque</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enceintes urbaines (XIIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Contamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Faucherre. éd. Huitième jour, pp.152, 2006, Chemins de traverse, ISSN 1629-7180</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux-forts [cédérom]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">société Syrinx, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...99 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'If</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Brighelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8121,103 +8121,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Psalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean : actes du colloque de Mytilène 30-31 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -8259,51 +8259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cas d’étude des citadelles de Lille et d’Ajaccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et cités fortifiés: les apports des nouvelles connaissances à la notion d'authenticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loubatières, 2021, 978-2-86266-790-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8328,51 +8328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îles-forts, îles-phares, enjeux de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale. Histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.198-209, 2021, 978-2-356981-85-1</w:t>
@@ -8401,51 +8401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phare du Planier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale. Histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.226-229, 2021, 978-2-356981-85-1</w:t>
@@ -8474,51 +8474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enceintes médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Boutoulle; Ezéchiel Jean-Courret; Sandrine Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayonne. Tome 1, Notice générale. La formation de l'espace urbain des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Ausonius Editions, pp.62-77, 2019, Atlas historique des villes de France, 978-2-35613-337-3</w:t>
@@ -8547,51 +8547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayonne : ville forteresse et ville frontières (vers 1460-fin XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Boutoulle; Ezéchiel Jean-Courret; Sandrine Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayonne. Tome 1, Notice générale. La formation de l'espace urbain des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Ausonius Editions, pp.223-250, 2019, Atlas historique des villes de France, 978-2-35613-337-3</w:t>
@@ -8633,51 +8633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrer ou circuler : le paradoxe montagnard, l’exemple de Briançon et du col de Montgenèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Paucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bourdin; Bernard Gainot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne comme terrain d’affrontements : [142e congrès CTHS, Pau, 24-29 avril 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, p-p, 2019, Actes des congrès nationaux des sociétés historiques et scientifiques, 978-2-7355-0891-4. </w:t>
@@ -8709,195 +8709,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin des remparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Porte Royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Festin, pp.98-99, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
+              <w:t xml:space="preserve">, Le Festin, pp.62, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602067v1</w:t>
+                <w:t xml:space="preserve">hal-03602061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porte Royale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemin des remparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Festin, pp.62, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
+              <w:t xml:space="preserve">, Le Festin, pp.98-99, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602061v1</w:t>
+                <w:t xml:space="preserve">hal-03602067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rochelle en 101 sites et monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Festin, pp.34-35, 2018, Le Festin. Hors-série, 978-2-36062-186-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8922,51 +8922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vauban à Bazoches. La distribution d’après l’inventaire de 1713</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lhomme; Patrice Lhomme; Yves Nouvellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chastels et maisons fortes. 6, Actes des journées de castellologie de Bourgogne, 2015-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.315-326, 2018, 979-10-95034-09-4</w:t>
@@ -8995,51 +8995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Nantes, bastion de Mercoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Guillet et Aurélien Armide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château des ducs de Bretagne : entre grandeur et renouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.387-406, 2016, 978-2-7535-4879-4</w:t>
@@ -9068,51 +9068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tour du Fer à Cheval, chant du cygne de la tour d’artillerie bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Guillet; Aurélien Armide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château des ducs de Bretagne : entre grandeur et renouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.282-299, 2016, 978-2-7535-4879-4</w:t>
@@ -9141,51 +9141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tour Charles-Quint de Champlitte : le chant du cygne de la tour à canon en Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champlitte, place forte du comté de Bourgogne : XIIIe-XVIIe siècles : actes de la journée d'étude [du 25 avril 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Franche-Bourgogne, pp.101-105, 2016, 979-10-96159-00-0</w:t>
@@ -9214,51 +9214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tour au bastion. En Europe, des expériences concomittantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champlitte, place forte du comté de Bourgogne : XIIIe-XVIIe siècles : actes de la journée d'étude [du 25 avril 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Franche-Bourgogne, pp.79-85, 2016, 979-10-96159-00-0</w:t>
@@ -9281,130 +9281,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art du siège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le corps des ingénieurs militaires au XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
+              <w:t xml:space="preserve">, Mémoire Millénaires, pp.241-242, 2014, 978-2-919056-35-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376655v1</w:t>
+                <w:t xml:space="preserve">halshs-01376654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angers sur trois rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affluents de la Loire : morceaux choisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 303, pp.142-145, 2014, Trois cent trois-Arts, recherches et créations, n° 130, 979-10-93572-00-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9423,130 +9423,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des ingénieurs militaires au XVIe-XVIIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'art du siège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mémoire Millénaires, pp.241-242, 2014, 978-2-919056-35-4</w:t>
+              <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01376654v1</w:t>
+                <w:t xml:space="preserve">halshs-01376655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vauban et la fortification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARELLI H.; BOUIRON M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice et son comté, 1630-1730 : témoignages, récits et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire Millénaires, pp.443-445, 2014, 978-2-919056-35-4</w:t>
@@ -9575,51 +9575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moineaux de l'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAMBERT-BRESSON, Michèle ; TÉRADE, Annie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures urbaines. Formes et temps : Mélanges offerts à Pierre Pinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.149-155, 2014, 978-2-7084-0970-5</w:t>
@@ -9648,51 +9648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieille Court/Oudon, succession ou gémellité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affluents de la Loire : morceaux choisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 303, pp.178-183, 2014, Trois cent trois-Arts, recherches et créations, n° 130, 979-10-93572-00-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,51 +9717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un crucifié sur la route portugaise des Indes : le fort Jésus à Mombasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POTON, Didier; VIDAL, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Brésil à l'Atlantique : Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9812,51 +9812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du croisement des compétences archéologiques au film en relief, l'expérience du château de Tiffauges (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9898,51 +9898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifications urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Croix (A.), Amouroux (D.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Rennes, p. 437-438, 2013, 978-2753528215</w:t>
@@ -9984,51 +9984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tours de l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GOYEN, François; GUIGUENO, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phares: monuments historiques des côtes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Patrimoine-Centre des monuments nationaux, pp.32-41, 2013, 978-2-7577-0287-1</w:t>
@@ -10057,51 +10057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tour au bastion en France (1470-1530).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Vigano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archittetura militare nell'età di Leonardo : "guerre milanesi" e diffusione del bastione in Italia e Europa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casagrande, pp.157-162, 2009, Itinerari ; 12</w:t>
@@ -10130,51 +10130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enceinte urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Pichot; V. Lagier; G. Allain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitré, Histoire et patrimoine d'une ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.72-81, 2009</w:t>
@@ -10203,51 +10203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château du Hâ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Delorme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger au coeur de la cité : l'ilôt judiciaire bordelais, histoire et architecture du XVe siècle à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluences, pp.17-32, 2009, 978-2-35527-022-2</w:t>
@@ -10276,51 +10276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De maquette van Oudenaarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oudenaarde 1708. Een stad, een konig, een veldheer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Davidsfonds, pp.17-32, 2008, 9789058265364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10345,51 +10345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fort en terre de la Cornetière à Avrillé, redoute de siège, fortin d'exercice ou bastion d'agrément ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendée, côté jardin. Promenade au coeur d'un patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.91-96, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10414,51 +10414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantara, Buffavent et saint-Hilarion : notes sur trois châteaux du pentadactyle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diffusion de Boccard, pp.375-383, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
@@ -10487,51 +10487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Cérines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diffusion de Boccard, pp.384-390, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
@@ -10560,51 +10560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE HORMUZI-PORTUGUESE FORTRESS, NEW FORTRESS OF QAL'AT AL-BRAHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROUGEULL A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qal'at al-Bahrain. A Trading and military outpost. 3e millennium B.C.-17th century A.D.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.345-378, 2006</w:t>
@@ -10633,51 +10633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enceinte urbaine de Famagouste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. de Vaivre et Ph. Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art gothique en Chypre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de France, pp.307-350, 2006, Mémoires de l'Académie des inscriptions et belles-lettres, ISSN 0398-3595 ; 34</w:t>
@@ -10700,229 +10700,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topographie médiévale de l'île de Maillezais. La capture de l'Autize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Treffort et Mathieu Tranchant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Maillezais : des moines du marais aux soldats huguenots.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-199, 2005, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maillezais, abbaye, évêché, place de sûreté protestante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Treffort, M. Tranchant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Abbaye de Maillezais : des moines du marais aux soldats huguenots.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-201, 2005, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage Cloches civiles et religieuses de La Rochelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Robinault-Jolin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloches civiles et religieuses de la Rochelle : inventaire d'un patrimoine méconnu.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Robinault-Jaulin, n.p., 2004</w:t>
@@ -10964,51 +10964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenir en brisde et subgection les habitants d'icelle ville : la construction des chÂteaux du HÂ et de Tropeyte à Bordeaux sous Charles VII et Louis XI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bochaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChÂteaux et villes Actes des rencontres d'archéologie et d'histoire en Périgord (septembre 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 53-64, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11033,51 +11033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enceinte urbaine de La Rochelle : l'adaptation à l'artillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enceintes urbaines (XIIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 223--242, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11102,51 +11102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'enceinte à l'histoire de la fortification urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jardins du Carrousel (Paris). De la campagne à la ville : la formation d'un espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH, pp.185--203, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalon-sur-Saône, chef d'øeuvre de Bellarmato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architerri e ingegnieri militari italiani all'externo dal XV al XVIII secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto italiano dei castelli, pp.189--202, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11240,51 +11240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire artistique de l'Europe, le XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11354,51 +11354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture study of Torgal fort (Karnataka, India) survey (Janvier 2014) : Rapport de mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture SRA PACA. 2014, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11607,64 +11607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbé Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sanz-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11843,195 +11843,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châteaux anciens, tours &amp; métairies nobles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.?-?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03119104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de fond en comble. Hiérarchisation verticale des espaces dans les châteaux médiévaux et modernes : Actes du septième colloque international au château de Bellecroix, 18-20 octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03119096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Canon au Moyen Âge et à La Renaissance : 1338-1559</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12056,51 +12056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forts of the Deccan : 1200-1800, [proceedings of the Aix-en-Provence international conference, June 21, 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.ix-xii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12125,51 +12125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale : Exploitations, transformations, circulations : [Colloque international, 6, 7, 8 octobre 2016, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12194,237 +12194,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00983183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-00983181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau et les châteaux du poitou historique : Charentes - Charente-Maritime - Deux-Sêvres - Vendée - Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12539,51 +12539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88B4EA9D"/>
+    <w:nsid w:val="F9DB9ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12770,51 +12770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-faucherre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028599128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121280978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Querrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1497" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Graciansky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineeddine Guenadez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/fortmed2020.2020.11367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Elzi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Paucot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bethe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Le Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsaingeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ribiere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bornecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blieck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brighelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monsaingeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5925" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/26206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26206" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673222v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siddiqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983183v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-faucherre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028599128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36935548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121280978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJD2F1KT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQ2J4K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Querrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8277" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dangles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2012.8285" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1497" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2006.1321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineeddine Guenadez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/fortmed2020.2020.11367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Graciansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Elzi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Paucot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bethe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Le Blanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ribiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsaingeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bornecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Contamine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blieck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brighelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monsaingeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5925" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602067v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/26206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26206" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673222v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tranchant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siddiqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>