--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3046,230 +3046,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode numérique robuste et rapide pour la résolution des équations de Serre-Green-Naghdi décrivant les ondes de surfaces de grandes longueurs d'ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the aerobreakup of a single droplet by a high-speed flow behind a shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">5e Colloque de la Fédération Fabri de Peiresc, Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768235v1</w:t>
+                <w:t xml:space="preserve">hal-03649030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the aerobreakup of a single droplet by a high-speed flow behind a shock wave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode numérique robuste et rapide pour la résolution des équations de Serre-Green-Naghdi décrivant les ondes de surfaces de grandes longueurs d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque de la Fédération Fabri de Peiresc, Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649030v1</w:t>
+                <w:t xml:space="preserve">hal-01768235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t>
               </w:r>
@@ -3439,217 +3439,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t>
+                <w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th Conference of the GDRE-US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310482v1</w:t>
+                <w:t xml:space="preserve">hal-01310486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t>
+                <w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the GDRE-US</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310486v1</w:t>
+                <w:t xml:space="preserve">hal-01310482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des interfaces diffuses: une nouvelle approche pour le traitement de la fracturation dynamique, compaction</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35A13F99"/>
+    <w:nsid w:val="42E980E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4893,51 +4893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-favrie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3788-2927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611147v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didierlaurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dhaouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A. Ivanova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/Aaa.919197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndanou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286514566707" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-favrie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3788-2927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611147v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didierlaurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dhaouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A. Ivanova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/Aaa.919197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndanou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286514566707" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>