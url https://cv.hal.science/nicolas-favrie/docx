--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1181,379 +1181,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Lagrangian approach for the defocusing Non-Linear Schrödinger equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Dhaouadi</w:t>
+                <w:t xml:space="preserve">Modeling longitudinal wave propagation in nonlinear viscoelastic solids with softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Berjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sapm.12238⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141-142, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779915v1</w:t>
+                <w:t xml:space="preserve">hal-01701624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi–dimensional shear shallow water flows : problems and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniya A. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling longitudinal wave propagation in nonlinear viscoelastic solids with softening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+                <w:t xml:space="preserve">Extended Lagrangian approach for the defocusing Non-Linear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141-142, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701624v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume approach to 1D nonlinear elastic waves: Application to slow dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Berjamin</w:t>
+                <w:t xml:space="preserve">A Finite-Volume Approach to 1D Nonlinear Elastic Waves: Application to Slow Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Berjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1563,105 +1563,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 104, pp.561-570</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/Aaa.919197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806373v1</w:t>
+                <w:t xml:space="preserve">hal-02111888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite-Volume Approach to 1D Nonlinear Elastic Waves: Application to Slow Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Berjamin</w:t>
+                <w:t xml:space="preserve">A finite-volume approach to 1D nonlinear elastic waves: Application to slow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Berjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1671,78 +1680,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 104, pp.561-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/Aaa.919197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111888v1</w:t>
+                <w:t xml:space="preserve">hal-01806373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model and numerical method for compressible flows with capillary effects</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2331,98 +2331,1620 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2011.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation hyperbolique de l'endommagement à gradient pour la simulation par volumes finis de la rupture fragile dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulations variationnelles eulérienne et lagrangienne de la plasticité avec écrouissage cinématique non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECOGEN: An open-source software for simulation of cavitation bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Bubbles in Complex Media and Confinements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Monte Verità, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling interactions of waves with diffused interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MultiMat 2022 - 10th International Conference on Numerical Methods for Multi-Material Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de milieux continus généralisés et conditions aux limites obtenus par homogénéisation d’ordre deux pour la propagation d’ondes en milieux périodiques 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SMAI 2019 - 9ème Biennale des mathématiques appliquées et industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guidel Plage, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode numérique robuste et rapide pour la résolution des équations de Serre-Green-Naghdi décrivant les ondes de surfaces de grandes longueurs d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of the aerobreakup of a single droplet by a high-speed flow behind a shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque de la Fédération Fabri de Peiresc, Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation d’ondes élastiques non linéaires dans un barreau endommagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear elastic wave propagation in damaged media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Diffusive waves in complex media: from numerical simulations to field experiments”, GDR Ondes et Meso-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave propagation in nonlinear solids with slow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Conference of the GDRE-US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode des interfaces diffuses: une nouvelle approche pour le traitement de la fracturation dynamique, compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ndanou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear elasticity and slow dynamics: physical and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Conference of the GDRE-US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gregynog, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the microstructure on the nonlinear properties of plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Nonlinear Elasticity in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ascona, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle d'interfaces diffuses pour l'intéraction solide fluide en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOGEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2444,1618 +3966,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7603f78cd00fbfc39937ee30339f63faa18f52b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023172v1</w:t>
-              </w:r>
-[...1520 lines deleted...]
-                <w:t xml:space="preserve">hal-03378574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4086,64 +4086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic modeling of gradient damage and one-dimensional finite volume simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of shock waves in elastic-plastic solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,51 +4454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la compaction dynamique avec dérive des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42E980E6"/>
+    <w:nsid w:val="05F882BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4893,51 +4893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-favrie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3788-2927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611147v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didierlaurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dhaouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A. Ivanova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/Aaa.919197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndanou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286514566707" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75944d477a18b5e3039c74e96158df001e935d02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-favrie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3788-2927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611147v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didierlaurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387818v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Caz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitpas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257608v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01054-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Berjamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A. Ivanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dhaouadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12238" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berjamin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/Aaa.919197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297432v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01041347v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndanou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286514566707" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2011.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05124535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7603f78cd00fbfc39937ee30339f63faa18f52b4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>