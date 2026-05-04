--- v0 (2026-03-12)
+++ v1 (2026-05-04)
@@ -185,51 +185,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05269298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1336,260 +1336,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics optiques simultanés pour l'étude de la combustion cryotechnique LOX/CH4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie par spectroscopie d'absorption à multifaisceaux lasers accordables en longueur d'onde pour la cartographie des espèces chimiques dans les foyers aéronautiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097679v1</w:t>
+                <w:t xml:space="preserve">hal-02097690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par spectroscopie d'absorption à multifaisceaux lasers accordables en longueur d'onde pour la cartographie des espèces chimiques dans les foyers aéronautiques.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostics optiques simultanés pour l'étude de la combustion cryotechnique LOX/CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mauriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Théron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097690v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulométrie et vélocimétrie par imagerie haute cadence dans une flamme cryogénique de moteur-fusée</w:t>
               </w:r>
@@ -1736,138 +1736,220 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,106 +1958,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of heat transfer in a subscale liquid rocket engine at high mixture ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,97 +2065,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (3), pp.544-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.B36928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2083,114 +2165,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un système de granulométrie par imagerie : application aux sprays larges et hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Rouen, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03275627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2337,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Gachot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jalain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lechner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufitumukiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ristori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Story Crawshaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Gachot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jalain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lechner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufitumukiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ristori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Story Crawshaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>