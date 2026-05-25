--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1336,260 +1336,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par spectroscopie d'absorption à multifaisceaux lasers accordables en longueur d'onde pour la cartographie des espèces chimiques dans les foyers aéronautiques.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostics optiques simultanés pour l'étude de la combustion cryotechnique LOX/CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mauriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Théron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097690v1</w:t>
+                <w:t xml:space="preserve">hal-02097679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics optiques simultanés pour l'étude de la combustion cryotechnique LOX/CH4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie par spectroscopie d'absorption à multifaisceaux lasers accordables en longueur d'onde pour la cartographie des espèces chimiques dans les foyers aéronautiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097679v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulométrie et vélocimétrie par imagerie haute cadence dans une flamme cryogénique de moteur-fusée</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Gachot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jalain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lechner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufitumukiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ristori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Story Crawshaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Gachot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jalain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lechner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufitumukiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ristori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fdida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Story Crawshaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B36928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>