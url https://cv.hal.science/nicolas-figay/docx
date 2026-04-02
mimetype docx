--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1307,165 +1307,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling intra-ontology interoperability through shared terminology</w:t>
+                <w:t xml:space="preserve">Ontology as enabler for Enterprise Applications Interoperability What can we really expect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontology Commons Adressing Challenges of the Industrie 5.0 transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OntoCommons, Nov 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Workshop on Ontology Uses and Contribution to Artificial Intelligence at KR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OnUCAI 2021, Nov 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597360v1</w:t>
+                <w:t xml:space="preserve">hal-04597370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology as enabler for Enterprise Applications Interoperability What can we really expect?</w:t>
+                <w:t xml:space="preserve">Enabling intra-ontology interoperability through shared terminology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ontology Uses and Contribution to Artificial Intelligence at KR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OnUCAI 2021, Nov 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Ontology Commons Adressing Challenges of the Industrie 5.0 transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OntoCommons, Nov 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597370v1</w:t>
+                <w:t xml:space="preserve">hal-04597360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of the PLM federated interoperability framework with IoT and virtual manufacturing</w:t>
               </w:r>
@@ -2665,278 +2665,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended hypermodel for interoperability within the Virtual Enterprise</w:t>
+                <w:t xml:space="preserve">Innovative Interoperability Framework for Enterprise Applications within Virtual Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.393-400, </w:t>
+              <w:t xml:space="preserve">MEDES 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.325-331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437798v1</w:t>
+                <w:t xml:space="preserve">hal-01437797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntologySummit2009 Panel Session</w:t>
+                <w:t xml:space="preserve">Extended hypermodel for interoperability within the Virtual Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OntologySummit2009 Panel Session - "Toward Ontology-based Standards" - Thu 26-Mar-2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.393-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437701v1</w:t>
+                <w:t xml:space="preserve">hal-01437798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Interoperability Framework for Enterprise Applications within Virtual Enterprises</w:t>
+                <w:t xml:space="preserve">OntologySummit2009 Panel Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OntologySummit2009 Panel Session - "Toward Ontology-based Standards" - Thu 26-Mar-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Teleconf, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1643823.1643884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437797v1</w:t>
+                <w:t xml:space="preserve">hal-01437701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOSS as Enterprise Applications Interoperability Enabler</w:t>
               </w:r>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Gar&#231;&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2006.010275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94571-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561942.ch36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB7E0CB1AC2F12175FEDB46DA03AA9336FE09BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Man-Sze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Crave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grilo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDFAF23A8186429B61851B140BB530B52FD1F882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesoeter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guglielmina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Johnsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_62" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E94E858D4CE3110534DB8D84CCA19E4B6EC792F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413469v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d85b068663325e1070cc4cf6b618d1fac2b22d5d;origin=https://hal.archives-ouvertes.fr/hal-04784166;visit=swh:1:snp:30bf5adfaab9f0e160ee529c926caa64e116c57e;anchor=swh:1:rel:08b355512ef411d8c01a9d5b29d6189a9ea21af9;path=/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Gar&#231;&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2006.010275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94571-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561942.ch36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB7E0CB1AC2F12175FEDB46DA03AA9336FE09BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Man-Sze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Crave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grilo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDFAF23A8186429B61851B140BB530B52FD1F882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesoeter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guglielmina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Johnsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_62" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E94E858D4CE3110534DB8D84CCA19E4B6EC792F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413469v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d85b068663325e1070cc4cf6b618d1fac2b22d5d;origin=https://hal.archives-ouvertes.fr/hal-04784166;visit=swh:1:snp:30bf5adfaab9f0e160ee529c926caa64e116c57e;anchor=swh:1:rel:08b355512ef411d8c01a9d5b29d6189a9ea21af9;path=/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>