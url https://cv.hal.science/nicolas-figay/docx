--- v1 (2026-04-02)
+++ v2 (2026-05-17)
@@ -2665,278 +2665,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Interoperability Framework for Enterprise Applications within Virtual Enterprises</w:t>
+                <w:t xml:space="preserve">Extended hypermodel for interoperability within the Virtual Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.325-331, </w:t>
+              <w:t xml:space="preserve">SITIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.393-400, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1643823.1643884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437797v1</w:t>
+                <w:t xml:space="preserve">hal-01437798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended hypermodel for interoperability within the Virtual Enterprise</w:t>
+                <w:t xml:space="preserve">OntologySummit2009 Panel Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OntologySummit2009 Panel Session - "Toward Ontology-based Standards" - Thu 26-Mar-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Teleconf, France. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437798v1</w:t>
+                <w:t xml:space="preserve">hal-01437701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntologySummit2009 Panel Session</w:t>
+                <w:t xml:space="preserve">Innovative Interoperability Framework for Enterprise Applications within Virtual Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OntologySummit2009 Panel Session - "Toward Ontology-based Standards" - Thu 26-Mar-2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.325-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437701v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOSS as Enterprise Applications Interoperability Enabler</w:t>
               </w:r>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Gar&#231;&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2006.010275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94571-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561942.ch36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB7E0CB1AC2F12175FEDB46DA03AA9336FE09BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643884" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.68" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Man-Sze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Crave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grilo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDFAF23A8186429B61851B140BB530B52FD1F882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesoeter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guglielmina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Johnsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_62" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E94E858D4CE3110534DB8D84CCA19E4B6EC792F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413469v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d85b068663325e1070cc4cf6b618d1fac2b22d5d;origin=https://hal.archives-ouvertes.fr/hal-04784166;visit=swh:1:snp:30bf5adfaab9f0e160ee529c926caa64e116c57e;anchor=swh:1:rel:08b355512ef411d8c01a9d5b29d6189a9ea21af9;path=/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Gar&#231;&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2006.010275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060810v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94571-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezhad Shariat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561942.ch36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB7E0CB1AC2F12175FEDB46DA03AA9336FE09BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Man-Sze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Crave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grilo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDFAF23A8186429B61851B140BB530B52FD1F882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesoeter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guglielmina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Johnsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_62" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E94E858D4CE3110534DB8D84CCA19E4B6EC792F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413469v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d85b068663325e1070cc4cf6b618d1fac2b22d5d;origin=https://hal.archives-ouvertes.fr/hal-04784166;visit=swh:1:snp:30bf5adfaab9f0e160ee529c926caa64e116c57e;anchor=swh:1:rel:08b355512ef411d8c01a9d5b29d6189a9ea21af9;path=/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>