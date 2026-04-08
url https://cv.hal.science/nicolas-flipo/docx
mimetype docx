--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>