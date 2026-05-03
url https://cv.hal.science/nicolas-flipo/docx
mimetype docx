--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>