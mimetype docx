--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Flipo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Mines Paris - PSL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas FLIPO, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 Rue Saint-Honoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77305 Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 25 (scopus)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de la ressource en eau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie/Hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience Professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020- : Directeur de Recherche (équivalent DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Géosciences, Mines Paris, PSL Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008- 2020: Assistant puis Chargé puis Maître de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualification rang professoral 2019 en sections 35, 36, et 37 de la CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological and Environmental Sciences Department, Stanford University, California</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2005 :Attaché de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’Informatique Géologique de l’Ecole des Mines de Paris, Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’équipe « Systèmes Hydrologiques et Réservoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Géosciences de  MINES Paris -- PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements de l'écosystème MOLONARI - matériel, logiciel, déploiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de suivi des échanges d'eau et d'énergie dans le lit des rivières -- </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/flipoyo/MOLONARI1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du développement et développement des logiciels CaWaQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modélisation couplée surface-souterrain, eau, matière, énergie) -- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/cawaqs/cawaqs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invpiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Inversion hydrogéologie), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSe-PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hydroécologie avec assimilation de données d'oxygène dissous) -- </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gitlab.com/prose-pa/prose-pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction Zone Atelier Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du PIREN Seine (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.piren-seine.fr</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 : Expert en Hydrogéologie pour la « Science Definition Team » (2013-2015), reconduit dans la Science Team (2016- ) de la mission satellitaire SWOT (Surface Water Ocean Topography) – projet conjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASA/CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Co-responsable des thèmes hydrologie puis Modélisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR3020 FIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 : Responsable des actions sur le site du bassin de la Seine pour le projet NAPROM (NAPpe-Rivière : Observation-Modélisation), ONEMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72 publications dans revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 ouvrages édités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~20 conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">~100 présentations orales et sous forme d’affiche en conférences internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des Conseils Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017- : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Direction du Centre de Géosciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2024 : Conseil Scientifique du GIP Seine Aval, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Conseil Scientifique du SIAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020:  Conseil Scientifique du BRGM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Comité Scientifique du colloque IS River, Lyon, juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Conseil Scientifique de la Réserve Naturelle de la Bassée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 :  Commission Spécialisée Surfaces et Interfaces Continentales – CNRS INSU & CNRS INEE, expert en hydrogéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Président du conseil de groupement, et vice-président du conseil scientifique du GIS ORACLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Elu au conseil de laboratoire du Centre de Géosciences pour la catégorie enseignent-chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Spécialité Sciences de l’Univers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Modélisation des hydrosystèmes continentaux pour une gestion durable de la ressource en eau »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Docteur en hydrologie et hydrogéologie quantitatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, mention très honorable avec les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d’azote dans les aquifères et les rivières : Application au bassin du Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Morin »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de DEA Hydrologie Hydrogéologie Géochimie Géostatistique (HHGG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Site atelier du Grand Morin : Modélisation biogéochimique et étude d’un compartiment benthique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Ingénieur hydraulicien, option ressources en eau et aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional coupled surface–subsurface hydrological model fitting based on a spatially distributed minimalist reduction of frequency domain discharge data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.353-381. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-353-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic relationships between gravel pit lakes and aquifers: brief review and insights from numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecosystem metabolism from continuous multi-sensor measurements in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Global Biogeochemical Cycles, 25, pp.23451-23467. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrological Perturbations and Riverbed Sediment Characteristics on Hyporheic Zone Respiration of CO 2 and N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.902 - 922. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the water quality of a large urbanized river as defined by the European WFD: what is the optimal sampling frequency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Spatial and Temporal Patterns of Anthropogenic Influence in a Large River Basin. A Multidisciplinary Approach, 25 (24), pp.23485 - 23501. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating River Conductance from Prior Information to Improve Surface-Subsurface Model Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.408-418. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of remote sensing river discharge estimation algorithms from measurements of river height, width, and slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bjerklie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (6), pp.4527-4549. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fate in a large temperate human-impacted river system : Focus on benthic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1086-1104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating bioclogging effects on dynamic riverbed permeability and infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle E. Newcomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan H. Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting of Stream-Aquifer Flow Distribution at the Regional Scale with a Distributed Process-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Akopian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.139 - 159. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0832-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Aissa-Grouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M Laverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river bed morphology on discharge and water levels simulated by a 1D Saint-Venant hydraulic model at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation using ANFIS - model selection and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.43-51. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of in-stream water level fluctuations on stream-aquifer interactions at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (3-4), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Polus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production in headwater streams of the Seine basin: The Grand Morin river case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrate pollution in the Grand Morin aquifers (France): Combined use of geostatistics and physically based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1), pp.241-256. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical modelling at the river scale : plankton and periphyton dynamics Grand Morin case study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (3-4), pp.333-347. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Hydrosystèmes Continentaux pour une Gestion Durable de la Ressource en Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Pierre et Marie Curie - Paris VI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des transferts d'azote dans les aquifères et les rivières: Application au bassin du Grand Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. École Nationale Supérieure des Mines de Paris, 2005. English. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.1-28, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions eaux de surface/eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.132-133, 2015, À découvert, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation of daily stream-aquifer exchanged flux on the Seine basin at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Firas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.261-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedri Kurtulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8099-2104" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flipoyo/MOLONARI1D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/cawaqs/cawaqs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/prose-pa/prose-pa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.piren-seine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pastel.archives-ouvertes.fr/index.php?halsid=agil202jcfb881d4s5jj8cr9h7&amp;view_this_doc=pastel-00001432&amp;version=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03938709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-353-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colleoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7096-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Newcomer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hubbard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ulrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004090" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7109-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bjerklie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018434" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle E. Newcomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labarthe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saleh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akopian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0832-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.10.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSQ7Z6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71518468-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578266v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983RHLQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Even" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X4K4XWN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.03.056" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B2BXTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.01.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F4V30DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04090660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_437" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>